--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -266,239 +266,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoke and mirrors: how the theory of “parental alienation” concealed domestic abuse and coercive control in France</w:t>
+                <w:t xml:space="preserve">Écouter et comprendre les femmes victimes de violence conjugale : décentrement, éthique de l’inquiétude et stratégies d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/trahs.6171⟩</w:t>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.6718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711220v1</w:t>
+                <w:t xml:space="preserve">hal-04711350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écouter et comprendre les femmes victimes de violence conjugale : décentrement, éthique de l’inquiétude et stratégies d’adaptation</w:t>
+                <w:t xml:space="preserve">Smoke and mirrors: how the theory of “parental alienation” concealed domestic abuse and coercive control in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, </w:t>
+              <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, HS n° 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-logos.6718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25965/trahs.6171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711350v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle coercitif : intérêts d'une notion, limites de l'incrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9, p. 444-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -517,377 +517,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mères « aliénantes » ou pères violents ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Au-delà de l'aliénation parentale : déjouer la stratégie des agresseurs et identifier le contrôle coercitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380028v1</w:t>
+                <w:t xml:space="preserve">hal-04618486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 : l’université à l’épreuve du télétravail. Une organisation fragmentée</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mères « aliénantes » ou pères violents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sopr.043.0073⟩</w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 128, p. 69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.128.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206966v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de l'aliénation parentale : déjouer la stratégie des agresseurs et identifier le contrôle coercitif</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Covid-19 : l’université à l’épreuve du télétravail. Une organisation fragmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taillens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des libertés fondamentales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2021/2 (n°43), p. 73 à 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.043.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618486v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À qui profite la pseudo-théorie de l’aliénation parentale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délibérée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (1), p. 57-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -953,51 +953,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle coercitif : introduction d'une notion et approche socio-historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1048,51 +1048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a sociological analysis of domestic violence and coercive control in family courts possible ? Presentation of an experimentation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocrim 2024 Criminology goes east</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Criminology; Université de droit de Bucarest, Sep 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1130,51 +1130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites à l'incrimination du « contrôle coercitif ». État des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des savoirs criminologiques aux pratiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Criminologie, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1212,51 +1212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle coercitif entre emprise psychologique, matérielle et sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La lutte contre les violences conjugales. Quels savoirs et quelles pratiques dans les Haut-de-France »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Européenne des Sciences de l’Homme et de la Société (MESHS) de Lille, Jun 2023, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1629,405 +1629,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les auteurs de violences sont membres de l'Université : taux et réaction de l’établissement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les violences contre les étudiant•e•s LGB d’une université de l’Ouest de la France, Communication dans l’Atelier « Violences sexistes et sexuelles dans l’enseignement supérieur II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Équipe Virage-Ubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRFF, "Les violences sexistes et sexuelles dans l'enseignement supérieur II"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, Aug 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">8e Congrès international des recherches féministes dans la francophonie (CIRFF) « Espaces et enjeux des savoirs féministes : réalités, luttes, utopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Nanterre, Aug 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342108v1</w:t>
+                <w:t xml:space="preserve">hal-01958614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les violences contre les étudiant.e.s dans une université bretonne : une approche intersectionnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les auteurs de violences sont membres de l'Université : taux et réaction de l’établissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Audrey Sonzia-Teutsong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équipe Virage-Ubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRFF, "Les violences sexistes et sexuelles dans l'enseignement supérieur II"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Nanterre, Aug 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342104v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les violences contre les étudiant•e•s LGB d’une université de l’Ouest de la France, Communication dans l’Atelier « Violences sexistes et sexuelles dans l’enseignement supérieur II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les violences contre les étudiant.e.s dans une université bretonne : une approche intersectionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
+                <w:t xml:space="preserve">Marie-Audrey Sonzia-Teutsong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Équipe Virage-Ubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès international des recherches féministes dans la francophonie (CIRFF) « Espaces et enjeux des savoirs féministes : réalités, luttes, utopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Nanterre, Aug 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">CIRFF, "Les violences sexistes et sexuelles dans l'enseignement supérieur II"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Aug 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958614v1</w:t>
+                <w:t xml:space="preserve">hal-05342104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation méthodologique et caractéristiques sociodémographiques</w:t>
+                <w:t xml:space="preserve">Stratégies discursives et juridiques des groupes de pères séparés. Quels bénéfices pour les hommes violents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Équipe Virage-Ubo</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Interroger les violences : restitution de l'enquête Modes de vie, de santé et de sécurité des étudiant.e.s"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Nov 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">Antiféminismes et masculinismes d'hier et d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme de recherche GEDI; Réseau québécois en études féministes; Centre de recherches historiques de l’Ouest, Mar 2017, Angers (Maison de la Recherche Germaine Tillion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342106v1</w:t>
+                <w:t xml:space="preserve">hal-04992149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les auteur.e.s de violences</w:t>
+                <w:t xml:space="preserve">Présentation méthodologique et caractéristiques sociodémographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équipe Virage-Ubo</w:t>
@@ -2041,310 +2041,310 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Interroger les violences : restitution de l'enquête Modes de vie, de santé et de sécurité des étudiant.e.s"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, Nov 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342107v1</w:t>
+                <w:t xml:space="preserve">hal-05342106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enquête Virage à l’UBO</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les auteur.e.s de violences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équipe Virage-Ubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Les violences sexistes et sexuelles dans l'enseignement supérieur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque "Interroger les violences : restitution de l'enquête Modes de vie, de santé et de sécurité des étudiant.e.s"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Nov 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342103v1</w:t>
+                <w:t xml:space="preserve">hal-05342107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mères séparées et leurs enfants face à la stratégie des agresseurs et à la complicité institutionnelle en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’enquête Virage à l’UBO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwénola Sueur</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Équipe Virage-Ubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives internationales sur la violence post-séparation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FemAnVi; Université d'uOttawa, Apr 2017, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Colloque "Les violences sexistes et sexuelles dans l'enseignement supérieur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992185v1</w:t>
+                <w:t xml:space="preserve">hal-05342103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies discursives et juridiques des groupes de pères séparés. Quels bénéfices pour les hommes violents ?</w:t>
+                <w:t xml:space="preserve">Les mères séparées et leurs enfants face à la stratégie des agresseurs et à la complicité institutionnelle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiféminismes et masculinismes d'hier et d'aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme de recherche GEDI; Réseau québécois en études féministes; Centre de recherches historiques de l’Ouest, Mar 2017, Angers (Maison de la Recherche Germaine Tillion), France</w:t>
+              <w:t xml:space="preserve">Perspectives internationales sur la violence post-séparation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FemAnVi; Université d'uOttawa, Apr 2017, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992149v1</w:t>
+                <w:t xml:space="preserve">hal-04992185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2375,51 +2375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle coercitif postséparation : quand les injonctions à la coparentalité favorisent les violences conjugales et institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Lapierre; Isabelle Côté; Michèle Frenette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrôle coercitif : lois, politiques et pratiques en matière de violence conjugale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, p. 55-71, 2025, 9782760561243</w:t>
@@ -2461,51 +2461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénation parentale et violence conjugale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aliénation parentale : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 79-91, 2021, 978-2-84934-605-1</w:t>
@@ -2805,51 +2805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de synthèse à la rapporteure spéciale de l’ONU sur les violences faites aux femmes et aux filles. Les usages sociaux de l'&amp;quot;aliénation parentale&amp;quot; en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2970,51 +2970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75CB8605"/>
+    <w:nsid w:val="418647CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3201,51 +3201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-guillaume-prigent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1024-8264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Prigent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.50.2025.09" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Sueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.6171" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6718" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Guillaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dondeyne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.043.0073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.009.0057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992067v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gautier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058988v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;quipe Virage-Ubo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342105v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Audrey Sonzia-Teutsong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958614v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915353v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644906v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hell&#233;gouarch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190071820.003.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hablot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-guillaume-prigent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1024-8264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Prigent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.50.2025.09" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6718" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Sueur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.6171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618486v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0069" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Guillaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dondeyne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.043.0073" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.009.0057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992067v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gautier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058988v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;quipe Virage-Ubo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342105v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Audrey Sonzia-Teutsong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915353v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644906v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hell&#233;gouarch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190071820.003.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hablot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>