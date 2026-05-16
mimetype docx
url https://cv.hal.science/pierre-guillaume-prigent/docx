--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-1024-8264</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=FOL7p9AAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,769 +188,769 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Journalistic Coverage of Posted Workers. From Diplomatic Affairs to Daily Local News.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50 (1), pp.124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12759/hsr.50.2025.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écouter et comprendre les femmes victimes de violence conjugale : décentrement, éthique de l’inquiétude et stratégies d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.6718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoke and mirrors: how the theory of “parental alienation” concealed domestic abuse and coercive control in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, HS n° 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/trahs.6171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle coercitif : intérêts d'une notion, limites de l'incrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9, p. 444-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de l'aliénation parentale : déjouer la stratégie des agresseurs et identifier le contrôle coercitif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mères « aliénantes » ou pères violents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des libertés fondamentales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 128, p. 69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.128.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618486v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mères « aliénantes » ou pères violents ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Covid-19 : l’université à l’épreuve du télétravail. Une organisation fragmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dondeyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taillens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/empa.128.0069⟩</w:t>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2021/2 (n°43), p. 73 à 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.043.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380028v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 : l’université à l’épreuve du télétravail. Une organisation fragmentée</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au-delà de l'aliénation parentale : déjouer la stratégie des agresseurs et identifier le contrôle coercitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des libertés fondamentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206966v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À qui profite la pseudo-théorie de l’aliénation parentale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délibérée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (1), p. 57-62. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/delib.009.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -939,1727 +960,1813 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle coercitif : introduction d'une notion et approche socio-historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de webinaires "Egalité et contrôle coercitif : des enjeux majeurs dans lutte contre les violences intrafamiliales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Citoyens &amp; Justice, Nov 2025, Visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a sociological analysis of domestic violence and coercive control in family courts possible ? Presentation of an experimentation in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les limites à l'incrimination du « contrôle coercitif ». État des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocrim 2024 Criminology goes east</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Criminology; Université de droit de Bucarest, Sep 2024, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Des savoirs criminologiques aux pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Criminologie, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989616v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limites à l'incrimination du « contrôle coercitif ». État des lieux et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Is a sociological analysis of domestic violence and coercive control in family courts possible ? Presentation of an experimentation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des savoirs criminologiques aux pratiques professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Criminologie, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Eurocrim 2024 Criminology goes east</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Criminology; Université de droit de Bucarest, Sep 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435662v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle coercitif entre emprise psychologique, matérielle et sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La lutte contre les violences conjugales. Quels savoirs et quelles pratiques dans les Haut-de-France »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Européenne des Sciences de l’Homme et de la Société (MESHS) de Lille, Jun 2023, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre le harcèlement sexuel ou mise en conformité avec les exigences ministérielles ? La réponse institutionnelle de l'Université à l'enquête Virage-UBO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Raisons d'agir "Agir contre les dominations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en équivalence des données administratives et de la statistique publique. Le cas de la lutte contre la fraude au travail détaché.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme universitaire de donnée de Bretagne, Dec 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences et rapports de genre à l'Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équipe Virage-Ubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les études de genre à l'UBO : bilan et perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, Sep 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersectionnalité et violences dans le cadre d'une université française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équipe Virage-Ubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie, RT24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les violences contre les étudiant•e•s LGB d’une université de l’Ouest de la France, Communication dans l’Atelier « Violences sexistes et sexuelles dans l’enseignement supérieur II</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quand les auteurs de violences sont membres de l'Université : taux et réaction de l’établissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Équipe Virage-Ubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès international des recherches féministes dans la francophonie (CIRFF) « Espaces et enjeux des savoirs féministes : réalités, luttes, utopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Nanterre, Aug 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">CIRFF, "Les violences sexistes et sexuelles dans l'enseignement supérieur II"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Aug 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958614v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les auteurs de violences sont membres de l'Université : taux et réaction de l’établissement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les violences contre les étudiant.e.s dans une université bretonne : une approche intersectionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Audrey Sonzia-Teutsong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équipe Virage-Ubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRFF, "Les violences sexistes et sexuelles dans l'enseignement supérieur II"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Nanterre, Aug 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342108v1</w:t>
+                <w:t xml:space="preserve">hal-05342104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les violences contre les étudiant.e.s dans une université bretonne : une approche intersectionnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les violences contre les étudiant•e•s LGB d’une université de l’Ouest de la France, Communication dans l’Atelier « Violences sexistes et sexuelles dans l’enseignement supérieur II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Équipe Virage-Ubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRFF, "Les violences sexistes et sexuelles dans l'enseignement supérieur II"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, Aug 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">8e Congrès international des recherches féministes dans la francophonie (CIRFF) « Espaces et enjeux des savoirs féministes : réalités, luttes, utopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Nanterre, Aug 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342104v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies discursives et juridiques des groupes de pères séparés. Quels bénéfices pour les hommes violents ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Présentation méthodologique et caractéristiques sociodémographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwénola Sueur</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Équipe Virage-Ubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiféminismes et masculinismes d'hier et d'aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme de recherche GEDI; Réseau québécois en études féministes; Centre de recherches historiques de l’Ouest, Mar 2017, Angers (Maison de la Recherche Germaine Tillion), France</w:t>
+              <w:t xml:space="preserve">Colloque "Interroger les violences : restitution de l'enquête Modes de vie, de santé et de sécurité des étudiant.e.s"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Nov 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992149v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation méthodologique et caractéristiques sociodémographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les auteur.e.s de violences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équipe Virage-Ubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Interroger les violences : restitution de l'enquête Modes de vie, de santé et de sécurité des étudiant.e.s"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, Nov 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342106v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les auteur.e.s de violences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’enquête Virage à l’UBO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Équipe Virage-Ubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Interroger les violences : restitution de l'enquête Modes de vie, de santé et de sécurité des étudiant.e.s"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Nov 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque "Les violences sexistes et sexuelles dans l'enseignement supérieur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342107v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enquête Virage à l’UBO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les mères séparées et leurs enfants face à la stratégie des agresseurs et à la complicité institutionnelle en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Équipe Virage-Ubo</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Les violences sexistes et sexuelles dans l'enseignement supérieur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Perspectives internationales sur la violence post-séparation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FemAnVi; Université d'uOttawa, Apr 2017, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342103v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mères séparées et leurs enfants face à la stratégie des agresseurs et à la complicité institutionnelle en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stratégies discursives et juridiques des groupes de pères séparés. Quels bénéfices pour les hommes violents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives internationales sur la violence post-séparation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FemAnVi; Université d'uOttawa, Apr 2017, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Antiféminismes et masculinismes d'hier et d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme de recherche GEDI; Réseau québécois en études féministes; Centre de recherches historiques de l’Ouest, Mar 2017, Angers (Maison de la Recherche Germaine Tillion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992185v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle coercitif postséparation : quand les injonctions à la coparentalité favorisent les violences conjugales et institutionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stratégies discursives et juridiques des groupes de pères séparés : l'expérience française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Simon Lapierre; Isabelle Côté; Michèle Frenette. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrôle coercitif : lois, politiques et pratiques en matière de violence conjugale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université du Québec, p. 55-71, 2025, 9782760561243</w:t>
+              <w:t xml:space="preserve">Antiféminismes et masculinismes d'hier et d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2ème édition (publication originale en 2019), p. 433-453, 2025, 9782130886693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915353v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliénation parentale et violence conjugale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le contrôle coercitif postséparation : quand les injonctions à la coparentalité favorisent les violences conjugales et institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
+              <w:t xml:space="preserve">Simon Lapierre; Isabelle Côté; Michèle Frenette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aliénation parentale : regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 79-91, 2021, 978-2-84934-605-1</w:t>
+              <w:t xml:space="preserve">Contrôle coercitif : lois, politiques et pratiques en matière de violence conjugale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, p. 55-71, 2025, 9782760561243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644906v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aliénation parentale et violence conjugale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aliénation parentale : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 79-91, 2021, 978-2-84934-605-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644906v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Challenging Institutional Resistance : Collaborative Efforts Against Gender-Based Violence at a French University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Gautier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hellégouarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaborating for Change : Transforming Cultures to End Gender-Based Violence in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.200-224, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780190071820.003.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04081526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2669,240 +2776,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-niveau du travail détaché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hablot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">19.27, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2025, pp.272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de synthèse à la rapporteure spéciale de l’ONU sur les violences faites aux femmes et aux filles. Les usages sociaux de l'&amp;quot;aliénation parentale&amp;quot; en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bretagne Occidentale. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2970,51 +3077,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="418647CF"/>
+    <w:nsid w:val="82E936F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3201,51 +3308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-guillaume-prigent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1024-8264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Prigent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.50.2025.09" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6718" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Sueur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.6171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618486v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0069" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Guillaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dondeyne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.043.0073" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.009.0057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992067v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gautier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058988v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;quipe Virage-Ubo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342105v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Audrey Sonzia-Teutsong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915353v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644906v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hell&#233;gouarch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190071820.003.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hablot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-guillaume-prigent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1024-8264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=FOL7p9AAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Prigent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.50.2025.09" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711350v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.6718" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711220v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Sueur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.6171" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0069" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Guillaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dondeyne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.043.0073" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.009.0057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058988v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;quipe Virage-Ubo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342105v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Audrey Sonzia-Teutsong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01958614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992149v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644906v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hell&#233;gouarch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780190071820.003.0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hablot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>