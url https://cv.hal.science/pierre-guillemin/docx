--- v1 (2026-03-26)
+++ v2 (2026-04-26)
@@ -595,1113 +595,1113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitioning farming systems in mainland France: A geography of contrasts and change, 2010 to 2020</w:t>
+                <w:t xml:space="preserve">Vers une transition des systèmes agricoles en France métropolitaine ? Une géographie contrastée et en mouvement (2010 et 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, 1064, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12x4d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.40955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906361v1</w:t>
+                <w:t xml:space="preserve">hal-04519721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une transition des systèmes agricoles en France métropolitaine ? Une géographie contrastée et en mouvement (2010 et 2020)</w:t>
+                <w:t xml:space="preserve">Transitioning farming systems in mainland France: A geography of contrasts and change, 2010 to 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1064, </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.40955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12x4d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519721v1</w:t>
+                <w:t xml:space="preserve">hal-04906361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et implications de l’autonomie protéique fourragère dans un système de polyculture-élevage diversifié</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le crowdfunding maraîcher en Normandie. Levier de transition d’agrosystèmes productivo-résidentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 384, pp.23-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.11231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174091v1</w:t>
+                <w:t xml:space="preserve">hal-04094676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les routes agritouristiques du bassin légumier normand : matérialité et potentialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 245 (1), pp.301-317. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.245.0301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La blette patrimonialisée : quand les chefs exaltent les légumes de proximité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construction et implications de l’autonomie protéique fourragère dans un système de polyculture-élevage diversifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Durpoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Foissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études normandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27, pp.43-51</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 254, pp.15-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329650v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crowdfunding maraîcher en Normandie. Levier de transition d’agrosystèmes productivo-résidentiels</w:t>
+                <w:t xml:space="preserve">La blette patrimonialisée : quand les chefs exaltent les légumes de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.43-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.11231⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04094676v1</w:t>
+                <w:t xml:space="preserve">hal-04329650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie de la transition vers l’alimentation locale dans quatre villes de l’Ouest : quels enseignements ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Installer en maraîchage : un modèle de food planning ? Réflexions autour de Nantes, Caen et Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Darrot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascale Guillermin</w:t>
+                <w:t xml:space="preserve">Christine Margetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.10718⟩</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (4), https://journals.openedition.org/geocarrefour/21185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.21185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934226v1</w:t>
+                <w:t xml:space="preserve">hal-03934192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RISQUES, ÉTUDES ET OBSERVATIONS</w:t>
+                <w:t xml:space="preserve">Food (in)justice and social inequalities in vegetable and market garden production in Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103 (4), pp.321-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-022-00176-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662785v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique européenne de développement rural dans la mutation des systèmes légumiers et maraîchers normands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food (in)justice and social inequalities in vegetable and market garden production in Normandy, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronologie de la transition vers l’alimentation locale dans quatre villes de l’Ouest : quels enseignements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Darrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Guillermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41130-022-00176-0⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 382, https://journals.openedition.org/economierurale/10718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.10718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836895v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A composição social do território na constituição das Cestas de Bens e Serviços: o exemplo da estruturação local dos circuitos curtos de proximidades alimentares na França</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RISQUES, ÉTUDES ET OBSERVATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raizes : Revista de Ciências Sociais e Econômicas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.103-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37370/raizes.2022.v42.781⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03836946v1</w:t>
+                <w:t xml:space="preserve">hal-03662785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Installer en maraîchage : un modèle de food planning ? Réflexions autour de Nantes, Caen et Alençon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A composição social do território na constituição das Cestas de Bens e Serviços: o exemplo da estruturação local dos circuitos curtos de proximidades alimentares na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Darrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Margetic</w:t>
+                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96 (4), https://journals.openedition.org/geocarrefour/21185. </w:t>
+              <w:t xml:space="preserve">Raizes : Revista de Ciências Sociais e Econômicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (1), pp.42-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.21185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37370/raizes.2022.v42.781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934192v1</w:t>
+                <w:t xml:space="preserve">hal-03836946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultrices néorurales à l’épreuve de la séparation conjugale</w:t>
               </w:r>
@@ -2107,51 +2107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dernière exploitation maraîchère de Caen à l’épreuve de zonages contradictoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017 (n°2), pp.243-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2179,260 +2179,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’approvisionnement en légumes d’un marché de plein vent aux débouchés commerciaux de ses maraîchers : l’exemple du marché Saint-Sauveur à Caen</w:t>
+                <w:t xml:space="preserve">L'aire urbaine de Nantes : une mine de légumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Graby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Les usines à la campagne, 229, pp.7-19</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565505v1</w:t>
+                <w:t xml:space="preserve">halshs-01903583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aire urbaine de Nantes : une mine de légumes</w:t>
+                <w:t xml:space="preserve">Une action publique &amp;quot;ordinaire&amp;quot; ? Réflexion sur la production de l'espace : rapports aux institutions locales et classe de l'encadrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01903583v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une action publique &amp;quot;ordinaire&amp;quot; ? Réflexion sur la production de l'espace : rapports aux institutions locales et classe de l'encadrement</w:t>
+                <w:t xml:space="preserve">De l’approvisionnement en légumes d’un marché de plein vent aux débouchés commerciaux de ses maraîchers : l’exemple du marché Saint-Sauveur à Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Walker</w:t>
+                <w:t xml:space="preserve">Adeline Graby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40, pp.49-58</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les usines à la campagne, 229, pp.7-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012791v1</w:t>
+                <w:t xml:space="preserve">hal-01565505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block- Level Added Redundancy Explicit Authentication for Parallelized Encryption and Integrity Checking of Processor- Memory Transactions</w:t>
               </w:r>
@@ -2660,51 +2660,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00435746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2910,243 +2910,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie d’exploitations agricoles en transitions et recherche partenariale en Grand Est</w:t>
+                <w:t xml:space="preserve">Cartographie diachronique des résultats des élections françaises aux Chambres départementales d’agriculture (2001-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mignolet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Schott</w:t>
+                <w:t xml:space="preserve">Adrien Baysse-Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées de Recherche en Sciences Sociales</w:t>
+              <w:t xml:space="preserve">19èmes Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Économie Rurale, Dec 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422797v1</w:t>
+                <w:t xml:space="preserve">hal-05422752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie diachronique des résultats des élections françaises aux Chambres départementales d’agriculture (2001-2025)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie d’exploitations agricoles en transitions et recherche partenariale en Grand Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise, De La Haye Saint Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hermès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Baysse-Lainé</w:t>
+                <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+              <w:t xml:space="preserve">19èmes journées de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Économie Rurale, Dec 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422752v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser une transition vers la diversification : entre performances techniques et conditions territoriales d'émergence. Le cas de la transition de l'Installation Expérimentale ASTER</w:t>
               </w:r>
@@ -3376,1624 +3376,1568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The current state of French rural geography: an institutional perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food territorialisation by the means of cross-border cooperation: experiences from the Greater Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Reckinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Celebrating a world of difference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union, Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Disruptive borderlands. Unpacking the innovative potential of transbordering practices, imaginaries and policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luxembourg Institute of Socio-Economic Research, Sep 2024, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683328v1</w:t>
+                <w:t xml:space="preserve">hal-04690652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food territorialisation by the means of cross-border cooperation: experiences from the Greater Region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Noel</w:t>
+                <w:t xml:space="preserve">Co-construire un observatoire pour la transition alimentaire dans les Vosges. L’exemple d’un partenariat entre recherche et acteurs publics autour de l’alimentation locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Daza-Gacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t>
+                <w:t xml:space="preserve">Corinne Clasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Reckinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
+                <w:t xml:space="preserve">Benoît Ribon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disruptive borderlands. Unpacking the innovative potential of transbordering practices, imaginaries and policies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luxembourg Institute of Socio-Economic Research, Sep 2024, Esch-sur-Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">ASRDLF 60# - Territoires, Créativité et Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF) et Pôle Européen d’Économie et de Gestion de l'Université de Strasbourg, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690652v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire un observatoire pour la transition alimentaire dans les Vosges. L’exemple d’un partenariat entre recherche et acteurs publics autour de l’alimentation locale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Schott</w:t>
+                <w:t xml:space="preserve">The current state of French rural geography: an institutional perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Daza-Gacha</w:t>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Clasquin</w:t>
+                <w:t xml:space="preserve">Manon Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Ribon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Margetic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF 60# - Territoires, Créativité et Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF) et Pôle Européen d’Économie et de Gestion de l'Université de Strasbourg, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Celebrating a world of difference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627843v1</w:t>
+                <w:t xml:space="preserve">hal-04683328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de culture et commercialisation en circuits courts des légumes. Typologie des exploitations françaises méridionales en 2020.</w:t>
+                <w:t xml:space="preserve">Typologies des exploitations maraichère et légumière du Grand Est et d’Occitanie : des résultats au service d’ateliers participatifs dans DEFIBIO et TRANSAAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hermès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">Ecole Chercheurs Partenaires TETRAE "Transition en Territoires de l'Agriculture, l'Alimentation et l'Environnement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme TETRAE, Oct 2023, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303650v1</w:t>
+                <w:t xml:space="preserve">hal-04302128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension socio-territoriale des transitions agri-alimentaires : effets de contexte et déterminations multiples.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observatoire des systèmes agri-alimentaires en transition à l'échelle d'un territoire (ReGATERR-OFALIM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Pôle Rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la Recherche en Sciences Humaines, Mar 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire Outils de diagnostic territorial des systèmes agri-alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'animation du GOS 3 du Département ACT &amp; Direction de l'Appui aux Politiques Publiques (DAPP) INRAE, Jan 2023, Paris, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094798v1</w:t>
+                <w:t xml:space="preserve">hal-03967166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing organic agriculture and short supply chains: evolution of the geography of transitional agriculture in France (2010-2020)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimension socio-territoriale des transitions agri-alimentaires : effets de contexte et déterminations multiples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rural Geographies in Transition - 3rd European Rural Geographies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Groningen, Jun 2023, Groningen, Netherlands. pp.1-14</w:t>
+              <w:t xml:space="preserve">Séminaire du Pôle Rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Recherche en Sciences Humaines, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148204v1</w:t>
+                <w:t xml:space="preserve">hal-04094798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des systèmes agri-alimentaires en transition à l'échelle d'un territoire (ReGATERR-OFALIM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Schott</w:t>
+                <w:t xml:space="preserve">Crossing organic agriculture and short supply chains: evolution of the geography of transitional agriculture in France (2010-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Outils de diagnostic territorial des systèmes agri-alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'animation du GOS 3 du Département ACT &amp; Direction de l'Appui aux Politiques Publiques (DAPP) INRAE, Jan 2023, Paris, France. 9 p</w:t>
+              <w:t xml:space="preserve">Rural Geographies in Transition - 3rd European Rural Geographies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Groningen, Jun 2023, Groningen, Netherlands. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967166v1</w:t>
+                <w:t xml:space="preserve">hal-04148204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un demi-siècle d'agriculture en Grand-Est. Approche diachronique des recensements agricoles 1970-2020 à l'échelle départementale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systèmes de culture et commercialisation en circuits courts des légumes. Typologie des exploitations françaises méridionales en 2020.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hermès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire TRANSAGRI - Approches diachroniques des géographies de l’agriculture française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Lumières; Université de Lorraine; INRAE - Unité de recherche Agrosystèmes, Territoires, Ressources (ASTER), Jan 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">12. Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943239v1</w:t>
+                <w:t xml:space="preserve">hal-04303650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principes de l’agroécologie pour la conception et l’évaluation d’un système autonome et diversifié : l’expérimentation système ASTER Mirecourt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Thiery</w:t>
+                <w:t xml:space="preserve">Un demi-siècle d'agriculture en Grand-Est. Approche diachronique des recensements agricoles 1970-2020 à l'échelle départementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Agroécologie PAT Haute-Marne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Joinville, France. 21 p</w:t>
+              <w:t xml:space="preserve">Séminaire TRANSAGRI - Approches diachroniques des géographies de l’agriculture française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Lumières; Université de Lorraine; INRAE - Unité de recherche Agrosystèmes, Territoires, Ressources (ASTER), Jan 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174538v1</w:t>
+                <w:t xml:space="preserve">hal-03943239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la résilience aux transitions, quelles gouvernances des ressources naturelles en liens à la planification alimentaire territoriale ? Le cas de deux PAT du Grand Est.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École Cherheurs Partenaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TETRAE, Oct 2023, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologies des exploitations maraichère et légumière du Grand Est et d’Occitanie : des résultats au service d’ateliers participatifs dans DEFIBIO et TRANSAAT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les principes de l’agroécologie pour la conception et l’évaluation d’un système autonome et diversifié : l’expérimentation système ASTER Mirecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Durpoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Chercheurs Partenaires TETRAE "Transition en Territoires de l'Agriculture, l'Alimentation et l'Environnement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme TETRAE, Oct 2023, Cap d'Agde, France</w:t>
+              <w:t xml:space="preserve">Journée Agroécologie PAT Haute-Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Joinville, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302128v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise sanitaire : un analyseur pour un renouvellement de l'approche de la résilience des systèmes agricoles et alimentaires ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coexistence des modèles de production à l’échelle territoriale : les bassins légumiers-maraîchers de Basse-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Colloque de l'ASRDLF " Transitions, gouvernance territoriale et solidarités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rencontres du CEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Études et de Prospective du Ministère l'Agriculture et de la Souveraineté Alimentaire, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487277v1</w:t>
+                <w:t xml:space="preserve">hal-03701150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise sanitaire : un analyseur pour un renouvellement de l’approche de la résilience des systèmes agricoles et alimentaires ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
+                <w:t xml:space="preserve">Thinking agrifood transition through socio-residential recompositions of rural areas in metropolitan France: a geostatistical approach with Agricultural Censuses and real estate data base PERVAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions, gouvernance territoriale et solidarités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Le temps des géographes/Time for geographers - Le Congrès du Centenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union; Comité National Français de Géographie; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713886v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking agrifood transition through socio-residential recompositions of rural areas in metropolitan France: a geostatistical approach with Agricultural Censuses and real estate data base PERVAL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Bermond</w:t>
+                <w:t xml:space="preserve">Table ronde : Enseigner et faire de la géographie rurale aujourd’hui : une école caennaise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Marie</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps des géographes/Time for geographers - Le Congrès du Centenaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union; Comité National Français de Géographie; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Armand Frémont, un géographe dans le siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie; Université Le Havre Normandie; Université de Rouen Normandie; Maison de la Recherche en Sciences Humaines; Centre National de la Recherche Scientifique; UMR 6590 Espaces et Sociétés; UMR 6266 IDEES; France Universités; Ministère de l'Enseignement Supérieur, de la Recherche et de l'Innovation, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03732042v2</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : Enseigner et faire de la géographie rurale aujourd’hui : une école caennaise ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Preux</w:t>
+                <w:t xml:space="preserve">La crise sanitaire : un analyseur pour un renouvellement de l'approche de la résilience des systèmes agricoles et alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pauchard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Armand Frémont, un géographe dans le siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen Normandie; Université Le Havre Normandie; Université de Rouen Normandie; Maison de la Recherche en Sciences Humaines; Centre National de la Recherche Scientifique; UMR 6590 Espaces et Sociétés; UMR 6266 IDEES; France Universités; Ministère de l'Enseignement Supérieur, de la Recherche et de l'Innovation, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">58e Colloque de l'ASRDLF " Transitions, gouvernance territoriale et solidarités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701122v1</w:t>
+                <w:t xml:space="preserve">hal-04487277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension socio-territoriale des transitions agri-alimentaires : effets de contexte et déterminations multiples</w:t>
               </w:r>
@@ -5042,523 +4986,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence des modèles de production à l’échelle territoriale : les bassins légumiers-maraîchers de Basse-Normandie</w:t>
+                <w:t xml:space="preserve">Le financement participatif du maraîchage en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du CEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Études et de Prospective du Ministère l'Agriculture et de la Souveraineté Alimentaire, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Territoire(s) et numérique. Innovations, mutations et décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701150v1</w:t>
+                <w:t xml:space="preserve">halshs-03334463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les routes agritouristiques du bassin légumier normand : acteurs et potentialités</w:t>
+                <w:t xml:space="preserve">The development of Normandy market garden micro-basins under Ile-de-France influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les routes des paysages culturels et alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-8; Université Paris-Nanterre; UMR LADYSS; UMR LAVUE, Oct 2021, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Les relations ville-campagne face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR INRAE Innovation &amp; UMR CNRS ART-Dev - Comité National Français de Géographie (Commission de Géographie Rurale) &amp; UGI, Mar 2021, Montpellier (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03390029v1</w:t>
+                <w:t xml:space="preserve">halshs-03194768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux alimentaires à l'échelle d'un bassin de vie et reconfiguration des filières agro-alimentaires</w:t>
+                <w:t xml:space="preserve">Trajectoires des bassins légumiers normands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métabolisme des systèmes agricoles et alimentaires dans le continuum ville-hinterland (MOSAIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, visioconférence, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire d'Études Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03385369v1</w:t>
+                <w:t xml:space="preserve">halshs-03494004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of Normandy market garden micro-basins under Ile-de-France influence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« I don’t want to sell only to dentists ! » Open-air markets in Caen: a socially diffenciated attendance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Graby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations ville-campagne face à la question alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UMR INRAE Innovation &amp; UMR CNRS ART-Dev - Comité National Français de Géographie (Commission de Géographie Rurale) &amp; UGI, Mar 2021, Montpellier (en ligne), France</w:t>
+              <w:t xml:space="preserve">, UMR ART-Dev &amp; UMR Innovation - CNFG (Commission de géographie rurale) &amp; UGI, Mar 2021, Montpellier (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03194768v1</w:t>
+                <w:t xml:space="preserve">halshs-03195607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« I don’t want to sell only to dentists ! » Open-air markets in Caen: a socially diffenciated attendance ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Flux alimentaires à l'échelle d'un bassin de vie et reconfiguration des filières agro-alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Graby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les relations ville-campagne face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ART-Dev &amp; UMR Innovation - CNFG (Commission de géographie rurale) &amp; UGI, Mar 2021, Montpellier (en ligne), France</w:t>
+              <w:t xml:space="preserve">Métabolisme des systèmes agricoles et alimentaires dans le continuum ville-hinterland (MOSAIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03195607v1</w:t>
+                <w:t xml:space="preserve">halshs-03385369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires des bassins légumiers normands</w:t>
+                <w:t xml:space="preserve">Les routes agritouristiques du bassin légumier normand : acteurs et potentialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire d'Études Rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, Dec 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les routes des paysages culturels et alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-8; Université Paris-Nanterre; UMR LADYSS; UMR LAVUE, Oct 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03494004v1</w:t>
+                <w:t xml:space="preserve">halshs-03390029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie des marchés immobiliers de maison et émergence de formes agricoles alternatives en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5590,191 +5534,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03350721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement participatif du maraîchage en Normandie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sauver le dernier marais caennais (FRUGAL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Boisgallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire(s) et numérique. Innovations, mutations et décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">Transitions pour le développement des territoires (PDSR4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Symposium PSDR 4, Oct 2020, Angers (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03334463v1</w:t>
+                <w:t xml:space="preserve">halshs-03195593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauver le dernier marais caennais (FRUGAL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Boisgallais</w:t>
+                <w:t xml:space="preserve">Frises chronologiques de la gouvernance de la transition agricole et alimentaire dans 4 villes de l'Ouest de la France : quels enseignements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Darrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions pour le développement des territoires (PDSR4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Symposium PSDR 4, Oct 2020, Angers (en ligne), France</w:t>
+              <w:t xml:space="preserve">XIIIeme journées de la recherche en sciences sociales "L"innovation sociale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA-SFER-CIRAD, Dec 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03195593v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions scalaires de l’appropriation antinucléaire des territoires. Retour sur l’après Fukushima dans la Manche (Normandie, France)</w:t>
               </w:r>
@@ -5918,450 +5914,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02423909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frises chronologiques de la gouvernance de la transition agricole et alimentaire dans 4 villes de l'Ouest de la France : quels enseignements ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les systèmes alimentaires territoriaux à l’épreuve des analyses de la consommation et de la distribution. Le cas des fruits et légumes à Caen, Grenoble, Lorient et Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Guillermin</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIeme journées de la recherche en sciences sociales "L"innovation sociale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA-SFER-CIRAD, Dec 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">55e colloque de l'ASRDLF : Les acteurs économiques et la régionalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413167v1</w:t>
+                <w:t xml:space="preserve">hal-01834314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes alimentaires territoriaux à l’épreuve des analyses de la consommation et de la distribution. Le cas des fruits et légumes à Caen, Grenoble, Lorient et Nantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Décrire et comparer les systèmes alimentaires urbains : proposition d'un jeu d'indicateurs pour onze aires urbaines françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e colloque de l'ASRDLF : Les acteurs économiques et la régionalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Recherches en Sciences Sociales INRA-SFER-CIRAD : Food for Tomorrow/Cap Aliment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834314v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02269232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire et comparer les systèmes alimentaires urbains : proposition d'un jeu d'indicateurs pour onze aires urbaines françaises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Je n’ai jamais fait abattre d’animaux ». Le rôle de différentes espèces de capitaux pour une agricultrice divorcée atypique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Recherches en Sciences Sociales INRA-SFER-CIRAD : Food for Tomorrow/Cap Aliment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Ateliers du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Recherche en Sciences Humaines - Université de Caen Normandie, Nov 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02269232v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02088477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la consommation alimentaire dans onze aires urbaines françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Guennoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Les défis de développement pour les villes et les régions dans une Europe en mutation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF / ERSA-GR, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6380,96 +6324,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je n’ai jamais fait abattre d’animaux ». Le rôle de différentes espèces de capitaux pour une agricultrice divorcée atypique.</w:t>
+                <w:t xml:space="preserve">Pathology of net-fences against rock falls : Feedback from works set up in the North French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers du genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la Recherche en Sciences Humaines - Université de Caen Normandie, Nov 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">11th international Association for Engineering Geology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02088477v1</w:t>
+                <w:t xml:space="preserve">hal-00595579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parois rocheuses : Reconnaissances et remédiations</w:t>
               </w:r>
@@ -6587,266 +6531,322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathology of net-fences against rock falls : Feedback from works set up in the North French Alps</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TEC-Tree: A Low-Cost, Parallelizable Tree for Efficient Defense Against Memory Replay Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reouven Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby B. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international Association for Engineering Geology Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHES'07: Workshop on Cryptographic Hardware and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vienna, Austria, pp.289-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74735-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595579v1</w:t>
+                <w:t xml:space="preserve">lirmm-00179776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEC-Tree: A Low-Cost, Parallelizable Tree for Efficient Defense Against Memory Replay Attacks</w:t>
+                <w:t xml:space="preserve">Efficient Combination of data Encryption and Integrity Checking for Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reouven Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bardouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHES'07: Workshop on Cryptographic Hardware and Embedded Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ReCoSoC'06: Second Reconfigurable Communication-Centric Systems-on-Chip Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Montpellier, France. pp.68-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00179776v1</w:t>
+                <w:t xml:space="preserve">lirmm-00353366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Add the Integrity Checking Capability to Block Encryption Algorithms</w:t>
+                <w:t xml:space="preserve">PE-ICE: Parallelized Encryption and Integrity Checking Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reouven Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
@@ -6869,109 +6869,105 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bardouillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIME'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France. pp.369-372</w:t>
+              <w:t xml:space="preserve">DDECS'06: 9th IEEE International Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Prague, Czech Republic. pp.143-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00493940v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PE-ICE: Parallelized Encryption and Integrity Checking Engine</w:t>
+                <w:t xml:space="preserve">A Parallelized Way to Provide Data Encryption and Integrity Checking on a Processor-Memory Bus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reouven Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
@@ -6994,105 +6990,109 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bardouillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS'06: 9th IEEE International Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Prague, Czech Republic. pp.143-144</w:t>
+              <w:t xml:space="preserve">DAC: Design Automation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102755v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallelized Way to Provide Data Encryption and Integrity Checking on a Processor-Memory Bus</w:t>
+                <w:t xml:space="preserve">How to Add the Integrity Checking Capability to Block Encryption Agorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reouven Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
@@ -7127,97 +7127,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bardouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAC: Design Automation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">IEEE PRIME'06: Ph.D. Research in MicroElectronics and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Otranto, Lecce, Italy. pp.369-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102783v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Add the Integrity Checking Capability to Block Encryption Agorithms</w:t>
+                <w:t xml:space="preserve">How to Add the Integrity Checking Capability to Block Encryption Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reouven Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
@@ -7252,319 +7252,194 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bardouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PRIME'06: Ph.D. Research in MicroElectronics and Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Otranto, Lecce, Italy. pp.369-372</w:t>
+              <w:t xml:space="preserve">PRIME'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France. pp.369-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102846v1</w:t>
-[...124 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00353366v1</w:t>
+                <w:t xml:space="preserve">emse-00493940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grande exploitation maraîchère normande : intensité productive et alternatives alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grande exploitation : formes et contours dans un nouvel âge du capitalisme agricole et des rapports villes-campagnes. Quels enjeux scientifiques et sociétaux ? - Journées Rurales 2018 - Commission de géographie rurale du CNFG / UMR LADYSS &amp; LAVUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nanterre, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01884436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7574,133 +7449,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Dynamiques et enjeux agri-alimentaires en Région Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61 (1-2), 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13dve⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7710,311 +7585,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de la Manche. Des polders au pôle d'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Brouard--Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Brouard--Sala</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valognes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01864176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art sur le dimensionnement des dispositifs de protection contre les chutes de blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Durville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+                <w:t xml:space="preserve">Philippe Berthet Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Berthet Rambaud</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Didier Subrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LABORATOIRE CENTRAL DES PONTS ET CHAUSSEES (LCPC), 82p, bibliogr., photos, fig., 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Subrin</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.3829/erlpc.gt84-fr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance des ouvrages de protection contre les instabilités rocheuses : Pathologies et gestion des ouvrages : Guide technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LABORATOIRE CENTRAL DES PONTS ET CHAUSSEES (LCPC), 67p, cdrom, bibliogr., photos, tabl., 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3829/gt-gtprotinstab-fr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8024,473 +7899,473 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ah vous êtes là vous aussi ! ». Enquête collective sur la multipositionnalité associative et politique à l’échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Uhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Ripoll; Sébastien Caillault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces critiques. Dimension spatiale des rapports sociaux et champ scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.111-129, 2025, Géographie sociale, 978-2-7535-9667-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04948441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraire d'un jaciste mayennais, petit modernisateur. Les carnets d'Étienne Véron, du plan d'expansion aux quotas laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Madeline; Sylvain Skora. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Campagnes dans l'histoire. Mélanges offerts à Jean-Marc Moriceau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.615-626, 2023, Bibliothèque d'Histoire Rurale, 978-2-911369-27-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la différenciation sociale des pratiques alimentaires à la structuration locale des circuits courts de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Darrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Di Lauro A., Strambi G. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le funzioni sociali dell'agricoltura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, ETS, 2021, Nurtidialogo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03182861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité agricole et trajectoires diversifiées de bassins légumiers et maraîchers internationalisés en Normandie (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valerià Paül Carril; Rubén Camilo Lois González; Juan Manuel Trillo Santamaría; Fiona Haslam McKenzie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infinite Rural Systems in a Finite Planet : Bridging Gaps towards Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Santiago de Compostella, pp.35-42, 2018, 978-84-16954-89-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01962897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Two Approaches Providing Data Encryption and Authentication on a Processor Memory Bus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reouven Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8543,82 +8418,82 @@
                 <w:t xml:space="preserve">Michel Bardouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadine Azémard, Philippe Maurine, Johan Vounckx. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Circuit and System Design. Power and Timing Modeling, Optimization and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4148/2006, Springer Berlin / Heidelberg, pp.267-279, 2006, Lecture Notes in Computer Science, 978-3-540-39094-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11847083_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11847083_44⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00109765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8628,370 +8503,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauver les derniers légumes du marais caennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Boisgallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cap à l’est : restructurations de la distribution alimentaire caennaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, https://atlas-social-de-caen.fr/index.php?id=494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Plaine de Caen : une vocation légumière méconnue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, https://atlas-social-de-caen.fr/index.php?id=351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchés de plein vent et divisions sociales à Caen : « J’ai pas envie de vendre qu’à des dentistes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Graby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, https://atlas-social-de-caen.fr/index.php?id=326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9001,356 +8876,356 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFALIM. Un observatoire numérique pour soutenir les Projets Alimentaires Territoriaux dans le développement des circuits courts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Daza-Gacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Clasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ribon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise et déprise légumière, reprise maraîchère : trajectoire du micro-bassin de Lingreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sous la douceur du ciel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un local en terre/chanvre : des légumes bien conservés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03195880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps contraint - Espaces contraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'on est loin des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01826915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9360,291 +9235,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des pollutions diffuses d’origine agricole sur le bassin Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hermès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les systèmes alimentaires urbains : flux alimentaires, systèmes d’acteurs et formes urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Darrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bodiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Bodiguel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR ESO, UMR PACTE, Terres en Villes. 2020, 229 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02987347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'emploi des exploitations agricoles en transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9670,51 +9545,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR ESO, Espaces et Sociétés. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01927952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9724,100 +9599,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes légumiers et maraîchers en Normandie : hétérogénéité sociale et renouvellement de filières agricoles et alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Normandie Université, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020NORMC024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03121125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9827,268 +9702,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondents and stays of Martin Bucer (1491-1551)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Strasbourg, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic farming in French National Research Institute for Agriculture, Food and the Environment (INRAE) experimental units and stations in 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Amadou Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mirecourt, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approvisionnement des collectifs de consommateurs franciliens par les agriculteurs et agricultrices du Collectif Percheron en 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02384113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId221"/>
+      <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10235,51 +10110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Muynck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2421977" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de la Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dv9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Amadou Sall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Faye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Kont&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gk4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283414v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Autret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art01" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x4d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40955" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174091v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.245.0301" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11231" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792202v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00176-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836946v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2022.v42.781" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21185" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03210243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02640791v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.4475" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0243" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Graby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012791v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00594999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reouven Elbaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardouillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17499-5_10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VC4VX14V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casel Pierrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wawrzyniak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Genini-Perrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise, De La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herm&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515582v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Puech" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durpoix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Foissy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Marchal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Harrburger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Silvente" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galinat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tassel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reckinger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627843v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Daza-Gacha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Clasquin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ribon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967166v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thiery" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Teillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713886v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03732042v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701150v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390029v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194768v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350721v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334463v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195593v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boisgallais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158734v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lariagon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423909v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834314v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269232v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Guennoc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560101v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088477v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595586v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595576v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595579v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00179776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Champagne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby B. Lee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74735-2_20" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FF03CC5T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00493940v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102846v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00353366v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884436v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969557v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Angles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dve" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864176v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valognes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508901v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet Rambaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Subrin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.gt84-fr" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457943v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/gt-gtprotinstab-fr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948441v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329810v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100005990" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182861v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962897v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11847083_44" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBPVWJWG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816025v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816018v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816022v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816029v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408618v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585119v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195880v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826915v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881946v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927952v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03121125v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMC024" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162798v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384113v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Muynck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2421977" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de la Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dv9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Amadou Sall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Faye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Kont&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gk4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283414v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Autret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art01" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40955" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x4d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.245.0301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00176-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934226v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10718" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2022.v42.781" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03210243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02640791v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.4475" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0243" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Graby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00594999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reouven Elbaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardouillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17499-5_10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VC4VX14V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casel Pierrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wawrzyniak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Genini-Perrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise, De La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herm&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515582v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Puech" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durpoix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Foissy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Marchal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Harrburger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Silvente" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galinat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690652v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reckinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627843v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Daza-Gacha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Clasquin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ribon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tassel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302128v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303590v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Teillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thiery" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701150v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03732042v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701122v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334463v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194768v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385369v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390029v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350721v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195593v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boisgallais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413167v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158734v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lariagon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423909v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834314v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269232v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Guennoc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088477v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560101v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595579v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595586v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595576v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00179776v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Champagne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby B. Lee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74735-2_20" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FF03CC5T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00353366v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102783v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102846v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00493940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884436v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969557v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Angles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dve" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864176v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valognes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508901v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durville" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet Rambaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Subrin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.gt84-fr" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/gt-gtprotinstab-fr" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948441v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329810v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100005990" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182861v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962897v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109765v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11847083_44" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBPVWJWG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816025v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816022v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816029v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408618v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585119v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195880v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826915v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881946v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927952v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03121125v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMC024" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055552v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162798v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>