--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -2660,51 +2660,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00435746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2789,4185 +2789,4181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions d’insertion des opérateurs intermédiaires aux systèmes alimentaires territorialisés de la Grande Région : rôle des acteurs publics et liens aux transitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of pig herds on Vosges farms: a circular perspective on organic and conventional practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Dermine</w:t>
+                <w:t xml:space="preserve">Emma Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Flegeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Noel</w:t>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Durpoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelle insertion des opérateurs des systèmes alimentaires dans les dynamiques de reterritorialisation ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFOAM Animal Husbandry Alliance (IAHA) Conference 2026: Organic animal husbandry: a role model for the future of livestock?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFOAM Animal Husbandry Alliance (IAHA) / FIBL, Apr 2026, Frick, Switzerland. pp.30-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2026.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484420v1</w:t>
+                <w:t xml:space="preserve">hal-05607360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie diachronique des résultats des élections françaises aux Chambres départementales d’agriculture (2001-2025)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditions d’insertion des opérateurs intermédiaires aux systèmes alimentaires territorialisés de la Grande Région : rôle des acteurs publics et liens aux transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Baysse-Lainé</w:t>
+                <w:t xml:space="preserve">Morgane Flegeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Genini-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Bermond</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Économie Rurale, Dec 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Quelle insertion des opérateurs des systèmes alimentaires dans les dynamiques de reterritorialisation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Thématique Transversal 2 TETRAE - Transitions des systèmes agri-alimentaires, Jan 2026, Bron, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422752v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie d’exploitations agricoles en transitions et recherche partenariale en Grand Est</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise, De La Haye Saint Hilaire</w:t>
+                <w:t xml:space="preserve">Couplage et ancrage territorial des élevages de porcs dans le département des Vosges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hermès</w:t>
+                <w:t xml:space="preserve">Claire Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Schott</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Sauvageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Économie Rurale, Dec 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Webinaire VALORAGRO - Des coproduits pour les porcs : discutons alimentation animale, circularité et ancrage des ferme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAB, May 2026, Mirecourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422797v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser une transition vers la diversification : entre performances techniques et conditions territoriales d'émergence. Le cas de la transition de l'Installation Expérimentale ASTER</w:t>
+                <w:t xml:space="preserve">Cartographie diachronique des résultats des élections françaises aux Chambres départementales d’agriculture (2001-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Puech</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Baysse-Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMT SPICEE, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Économie Rurale, Dec 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515582v1</w:t>
+                <w:t xml:space="preserve">hal-05422752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les proximités d’un partenariat innovant enseignements secondaires &amp; recherche, pour des filières durables. Exemples dans la Plaine des Vosges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie d’exploitations agricoles en transitions et recherche partenariale en Grand Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise, De La Haye Saint Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hermès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF 60# - Territoires, Créativité et Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF) et Pôle Européen d’Économie et de Gestion de l'Université de Strasbourg, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">19èmes journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Économie Rurale, Dec 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626390v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food territorialisation by the means of cross-border cooperation: experiences from the Greater Region</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les proximités d’un partenariat innovant enseignements secondaires &amp; recherche, pour des filières durables. Exemples dans la Plaine des Vosges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Harrburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Silvente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disruptive borderlands. Unpacking the innovative potential of transbordering practices, imaginaries and policies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luxembourg Institute of Socio-Economic Research, Sep 2024, Esch-sur-Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">ASRDLF 60# - Territoires, Créativité et Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF) et Pôle Européen d’Économie et de Gestion de l'Université de Strasbourg, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690652v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire un observatoire pour la transition alimentaire dans les Vosges. L’exemple d’un partenariat entre recherche et acteurs publics autour de l’alimentation locale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Schott</w:t>
+                <w:t xml:space="preserve">Analyser une transition vers la diversification : entre performances techniques et conditions territoriales d'émergence. Le cas de la transition de l'Installation Expérimentale ASTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Durpoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Daza-Gacha</w:t>
+                <w:t xml:space="preserve">L Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Clasquin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Foissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF 60# - Territoires, Créativité et Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF) et Pôle Européen d’Économie et de Gestion de l'Université de Strasbourg, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT SPICEE, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627843v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The current state of French rural geography: an institutional perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food territorialisation by the means of cross-border cooperation: experiences from the Greater Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Reckinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Celebrating a world of difference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union, Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Disruptive borderlands. Unpacking the innovative potential of transbordering practices, imaginaries and policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luxembourg Institute of Socio-Economic Research, Sep 2024, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683328v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologies des exploitations maraichère et légumière du Grand Est et d’Occitanie : des résultats au service d’ateliers participatifs dans DEFIBIO et TRANSAAT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-construire un observatoire pour la transition alimentaire dans les Vosges. L’exemple d’un partenariat entre recherche et acteurs publics autour de l’alimentation locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Daza-Gacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Clasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ribon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Chercheurs Partenaires TETRAE "Transition en Territoires de l'Agriculture, l'Alimentation et l'Environnement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme TETRAE, Oct 2023, Cap d'Agde, France</w:t>
+              <w:t xml:space="preserve">ASRDLF 60# - Territoires, Créativité et Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF) et Pôle Européen d’Économie et de Gestion de l'Université de Strasbourg, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302128v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des systèmes agri-alimentaires en transition à l'échelle d'un territoire (ReGATERR-OFALIM)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The current state of French rural geography: an institutional perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Margetic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Outils de diagnostic territorial des systèmes agri-alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'animation du GOS 3 du Département ACT &amp; Direction de l'Appui aux Politiques Publiques (DAPP) INRAE, Jan 2023, Paris, France. 9 p</w:t>
+              <w:t xml:space="preserve">Celebrating a world of difference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967166v1</w:t>
+                <w:t xml:space="preserve">hal-04683328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension socio-territoriale des transitions agri-alimentaires : effets de contexte et déterminations multiples.</w:t>
+                <w:t xml:space="preserve">Typologies des exploitations maraichère et légumière du Grand Est et d’Occitanie : des résultats au service d’ateliers participatifs dans DEFIBIO et TRANSAAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hermès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Pôle Rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la Recherche en Sciences Humaines, Mar 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Ecole Chercheurs Partenaires TETRAE "Transition en Territoires de l'Agriculture, l'Alimentation et l'Environnement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme TETRAE, Oct 2023, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094798v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing organic agriculture and short supply chains: evolution of the geography of transitional agriculture in France (2010-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Bermond</w:t>
+                <w:t xml:space="preserve">Observatoire des systèmes agri-alimentaires en transition à l'échelle d'un territoire (ReGATERR-OFALIM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rural Geographies in Transition - 3rd European Rural Geographies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Groningen, Jun 2023, Groningen, Netherlands. pp.1-14</w:t>
+              <w:t xml:space="preserve">Séminaire Outils de diagnostic territorial des systèmes agri-alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'animation du GOS 3 du Département ACT &amp; Direction de l'Appui aux Politiques Publiques (DAPP) INRAE, Jan 2023, Paris, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148204v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de culture et commercialisation en circuits courts des légumes. Typologie des exploitations françaises méridionales en 2020.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un demi-siècle d'agriculture en Grand-Est. Approche diachronique des recensements agricoles 1970-2020 à l'échelle départementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">Séminaire TRANSAGRI - Approches diachroniques des géographies de l’agriculture française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Lumières; Université de Lorraine; INRAE - Unité de recherche Agrosystèmes, Territoires, Ressources (ASTER), Jan 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303650v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un demi-siècle d'agriculture en Grand-Est. Approche diachronique des recensements agricoles 1970-2020 à l'échelle départementale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimension socio-territoriale des transitions agri-alimentaires : effets de contexte et déterminations multiples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire TRANSAGRI - Approches diachroniques des géographies de l’agriculture française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Lumières; Université de Lorraine; INRAE - Unité de recherche Agrosystèmes, Territoires, Ressources (ASTER), Jan 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Pôle Rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Recherche en Sciences Humaines, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943239v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la résilience aux transitions, quelles gouvernances des ressources naturelles en liens à la planification alimentaire territoriale ? Le cas de deux PAT du Grand Est.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systèmes de culture et commercialisation en circuits courts des légumes. Typologie des exploitations françaises méridionales en 2020.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hermès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École Cherheurs Partenaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TETRAE, Oct 2023, Agde, France</w:t>
+              <w:t xml:space="preserve">12. Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303590v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principes de l’agroécologie pour la conception et l’évaluation d’un système autonome et diversifié : l’expérimentation système ASTER Mirecourt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Thiery</w:t>
+                <w:t xml:space="preserve">Crossing organic agriculture and short supply chains: evolution of the geography of transitional agriculture in France (2010-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Agroécologie PAT Haute-Marne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Joinville, France. 21 p</w:t>
+              <w:t xml:space="preserve">Rural Geographies in Transition - 3rd European Rural Geographies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Groningen, Jun 2023, Groningen, Netherlands. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174538v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence des modèles de production à l’échelle territoriale : les bassins légumiers-maraîchers de Basse-Normandie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la résilience aux transitions, quelles gouvernances des ressources naturelles en liens à la planification alimentaire territoriale ? Le cas de deux PAT du Grand Est.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du CEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Études et de Prospective du Ministère l'Agriculture et de la Souveraineté Alimentaire, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">École Cherheurs Partenaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TETRAE, Oct 2023, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701150v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking agrifood transition through socio-residential recompositions of rural areas in metropolitan France: a geostatistical approach with Agricultural Censuses and real estate data base PERVAL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Bermond</w:t>
+                <w:t xml:space="preserve">Les principes de l’agroécologie pour la conception et l’évaluation d’un système autonome et diversifié : l’expérimentation système ASTER Mirecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Durpoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps des géographes/Time for geographers - Le Congrès du Centenaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union; Comité National Français de Géographie; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Agroécologie PAT Haute-Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Joinville, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03732042v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : Enseigner et faire de la géographie rurale aujourd’hui : une école caennaise ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coexistence des modèles de production à l’échelle territoriale : les bassins légumiers-maraîchers de Basse-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Armand Frémont, un géographe dans le siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen Normandie; Université Le Havre Normandie; Université de Rouen Normandie; Maison de la Recherche en Sciences Humaines; Centre National de la Recherche Scientifique; UMR 6590 Espaces et Sociétés; UMR 6266 IDEES; France Universités; Ministère de l'Enseignement Supérieur, de la Recherche et de l'Innovation, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Rencontres du CEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Études et de Prospective du Ministère l'Agriculture et de la Souveraineté Alimentaire, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701122v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise sanitaire : un analyseur pour un renouvellement de l'approche de la résilience des systèmes agricoles et alimentaires ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
+                <w:t xml:space="preserve">Thinking agrifood transition through socio-residential recompositions of rural areas in metropolitan France: a geostatistical approach with Agricultural Censuses and real estate data base PERVAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Colloque de l'ASRDLF " Transitions, gouvernance territoriale et solidarités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Le temps des géographes/Time for geographers - Le Congrès du Centenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union; Comité National Français de Géographie; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487277v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension socio-territoriale des transitions agri-alimentaires : effets de contexte et déterminations multiples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table ronde : Enseigner et faire de la géographie rurale aujourd’hui : une école caennaise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Cerisy - Manger ensemble pour refaire le monde ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bureau Transitions; CIRAD; INRAE; EHESS, Aug 2022, Cerisy-la-Salle, France</w:t>
+              <w:t xml:space="preserve">Armand Frémont, un géographe dans le siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie; Université Le Havre Normandie; Université de Rouen Normandie; Maison de la Recherche en Sciences Humaines; Centre National de la Recherche Scientifique; UMR 6590 Espaces et Sociétés; UMR 6266 IDEES; France Universités; Ministère de l'Enseignement Supérieur, de la Recherche et de l'Innovation, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771401v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement participatif du maraîchage en Normandie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La crise sanitaire : un analyseur pour un renouvellement de l'approche de la résilience des systèmes agricoles et alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire(s) et numérique. Innovations, mutations et décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">58e Colloque de l'ASRDLF " Transitions, gouvernance territoriale et solidarités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03334463v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of Normandy market garden micro-basins under Ile-de-France influence</w:t>
+                <w:t xml:space="preserve">Dimension socio-territoriale des transitions agri-alimentaires : effets de contexte et déterminations multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les relations ville-campagne face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR INRAE Innovation &amp; UMR CNRS ART-Dev - Comité National Français de Géographie (Commission de Géographie Rurale) &amp; UGI, Mar 2021, Montpellier (en ligne), France</w:t>
+              <w:t xml:space="preserve">Colloque de Cerisy - Manger ensemble pour refaire le monde ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bureau Transitions; CIRAD; INRAE; EHESS, Aug 2022, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03194768v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires des bassins légumiers normands</w:t>
+                <w:t xml:space="preserve">Le financement participatif du maraîchage en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire d'Études Rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, Dec 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Territoire(s) et numérique. Innovations, mutations et décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03494004v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03334463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« I don’t want to sell only to dentists ! » Open-air markets in Caen: a socially diffenciated attendance ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectoires des bassins légumiers normands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Graby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les relations ville-campagne face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ART-Dev &amp; UMR Innovation - CNFG (Commission de géographie rurale) &amp; UGI, Mar 2021, Montpellier (en ligne), France</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire d'Études Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03195607v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03494004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux alimentaires à l'échelle d'un bassin de vie et reconfiguration des filières agro-alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« I don’t want to sell only to dentists ! » Open-air markets in Caen: a socially diffenciated attendance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Marie</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Graby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métabolisme des systèmes agricoles et alimentaires dans le continuum ville-hinterland (MOSAIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, visioconférence, France</w:t>
+              <w:t xml:space="preserve">Les relations ville-campagne face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ART-Dev &amp; UMR Innovation - CNFG (Commission de géographie rurale) &amp; UGI, Mar 2021, Montpellier (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03385369v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03195607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les routes agritouristiques du bassin légumier normand : acteurs et potentialités</w:t>
+                <w:t xml:space="preserve">The development of Normandy market garden micro-basins under Ile-de-France influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les routes des paysages culturels et alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-8; Université Paris-Nanterre; UMR LADYSS; UMR LAVUE, Oct 2021, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Les relations ville-campagne face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR INRAE Innovation &amp; UMR CNRS ART-Dev - Comité National Français de Géographie (Commission de Géographie Rurale) &amp; UGI, Mar 2021, Montpellier (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03390029v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie des marchés immobiliers de maison et émergence de formes agricoles alternatives en France métropolitaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Bermond</w:t>
+                <w:t xml:space="preserve">Flux alimentaires à l'échelle d'un bassin de vie et reconfiguration des filières agro-alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Le moment rural : ruralités en transitions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mirabel, France</w:t>
+              <w:t xml:space="preserve">Métabolisme des systèmes agricoles et alimentaires dans le continuum ville-hinterland (MOSAIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03350721v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03385369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauver le dernier marais caennais (FRUGAL)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les routes agritouristiques du bassin légumier normand : acteurs et potentialités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions pour le développement des territoires (PDSR4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Symposium PSDR 4, Oct 2020, Angers (en ligne), France</w:t>
+              <w:t xml:space="preserve">Les routes des paysages culturels et alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-8; Université Paris-Nanterre; UMR LADYSS; UMR LAVUE, Oct 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03195593v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03390029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frises chronologiques de la gouvernance de la transition agricole et alimentaire dans 4 villes de l'Ouest de la France : quels enseignements ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Darrot</w:t>
+                <w:t xml:space="preserve">Géographie des marchés immobiliers de maison et émergence de formes agricoles alternatives en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIeme journées de la recherche en sciences sociales "L"innovation sociale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA-SFER-CIRAD, Dec 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque « Le moment rural : ruralités en transitions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413167v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03350721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions scalaires de l’appropriation antinucléaire des territoires. Retour sur l’après Fukushima dans la Manche (Normandie, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sauver le dernier marais caennais (FRUGAL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Boisgallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Lariagon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Conférence Internationale des Géographes et Géographies Anarchistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des Géographes Libertaires et La Locale, Jun 2019, Rabastens, France</w:t>
+              <w:t xml:space="preserve">Transitions pour le développement des territoires (PDSR4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Symposium PSDR 4, Oct 2020, Angers (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02158734v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03195593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle géographie des transitions agricoles en France ? Une approche exploratoire à partir de l'agriculture biologique et des circuits courts dans le recensement agricole 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Bermond</w:t>
+                <w:t xml:space="preserve">Frises chronologiques de la gouvernance de la transition agricole et alimentaire dans 4 villes de l'Ouest de la France : quels enseignements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Darrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine DATA SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">XIIIeme journées de la recherche en sciences sociales "L"innovation sociale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA-SFER-CIRAD, Dec 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02423909v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes alimentaires territoriaux à l’épreuve des analyses de la consommation et de la distribution. Le cas des fruits et légumes à Caen, Grenoble, Lorient et Nantes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensions scalaires de l’appropriation antinucléaire des territoires. Retour sur l’après Fukushima dans la Manche (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lariagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e colloque de l'ASRDLF : Les acteurs économiques et la régionalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">2ème Conférence Internationale des Géographes et Géographies Anarchistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Géographes Libertaires et La Locale, Jun 2019, Rabastens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834314v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02158734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire et comparer les systèmes alimentaires urbains : proposition d'un jeu d'indicateurs pour onze aires urbaines françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Marie</w:t>
+                <w:t xml:space="preserve">Quelle géographie des transitions agricoles en France ? Une approche exploratoire à partir de l'agriculture biologique et des circuits courts dans le recensement agricole 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Recherches en Sciences Sociales INRA-SFER-CIRAD : Food for Tomorrow/Cap Aliment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Semaine DATA SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02269232v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02423909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je n’ai jamais fait abattre d’animaux ». Le rôle de différentes espèces de capitaux pour une agricultrice divorcée atypique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les systèmes alimentaires territoriaux à l’épreuve des analyses de la consommation et de la distribution. Le cas des fruits et légumes à Caen, Grenoble, Lorient et Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers du genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la Recherche en Sciences Humaines - Université de Caen Normandie, Nov 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">55e colloque de l'ASRDLF : Les acteurs économiques et la régionalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02088477v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la consommation alimentaire dans onze aires urbaines françaises</w:t>
+                <w:t xml:space="preserve">Décrire et comparer les systèmes alimentaires urbains : proposition d'un jeu d'indicateurs pour onze aires urbaines françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Les défis de développement pour les villes et les régions dans une Europe en mutation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF / ERSA-GR, Jul 2017, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Recherches en Sciences Sociales INRA-SFER-CIRAD : Food for Tomorrow/Cap Aliment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560101v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02269232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathology of net-fences against rock falls : Feedback from works set up in the North French Alps</w:t>
+                <w:t xml:space="preserve">« Je n’ai jamais fait abattre d’animaux ». Le rôle de différentes espèces de capitaux pour une agricultrice divorcée atypique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international Association for Engineering Geology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, France. 7p</w:t>
+              <w:t xml:space="preserve">Ateliers du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Recherche en Sciences Humaines - Université de Caen Normandie, Nov 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595579v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02088477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parois rocheuses : Reconnaissances et remédiations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la consommation alimentaire dans onze aires urbaines françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Guennoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBGIMR Journée Technique "Stabilité des parois rocheuses"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Luxembourg. 40p</w:t>
+              <w:t xml:space="preserve">"Les défis de développement pour les villes et les régions dans une Europe en mutation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF / ERSA-GR, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595586v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance des ouvrages de protection contre les éboulements rocheux</w:t>
+                <w:t xml:space="preserve">Pathology of net-fences against rock falls : Feedback from works set up in the North French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, France. 8p</w:t>
+              <w:t xml:space="preserve">11th international Association for Engineering Geology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595576v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEC-Tree: A Low-Cost, Parallelizable Tree for Efficient Defense Against Memory Replay Attacks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les parois rocheuses : Reconnaissances et remédiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHES'07: Workshop on Cryptographic Hardware and Embedded Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SBGIMR Journée Technique "Stabilité des parois rocheuses"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Luxembourg. 40p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00179776v1</w:t>
+                <w:t xml:space="preserve">hal-00595586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Combination of data Encryption and Integrity Checking for Embedded Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maintenance des ouvrages de protection contre les éboulements rocheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCoSoC'06: Second Reconfigurable Communication-Centric Systems-on-Chip Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Montpellier, France. pp.68-75</w:t>
+              <w:t xml:space="preserve">JNGG 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00353366v1</w:t>
+                <w:t xml:space="preserve">hal-00595576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PE-ICE: Parallelized Encryption and Integrity Checking Engine</w:t>
+                <w:t xml:space="preserve">TEC-Tree: A Low-Cost, Parallelizable Tree for Efficient Defense Against Memory Replay Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reouven Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby B. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS'06: 9th IEEE International Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHES'07: Workshop on Cryptographic Hardware and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vienna, Austria, pp.289-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74735-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102755v1</w:t>
+                <w:t xml:space="preserve">lirmm-00179776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallelized Way to Provide Data Encryption and Integrity Checking on a Processor-Memory Bus</w:t>
+                <w:t xml:space="preserve">Efficient Combination of data Encryption and Integrity Checking for Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reouven Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
@@ -7002,97 +6998,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bardouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAC: Design Automation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">ReCoSoC'06: Second Reconfigurable Communication-Centric Systems-on-Chip Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Montpellier, France. pp.68-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00102783v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00353366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Add the Integrity Checking Capability to Block Encryption Agorithms</w:t>
+                <w:t xml:space="preserve">PE-ICE: Parallelized Encryption and Integrity Checking Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reouven Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
@@ -7115,101 +7111,347 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bardouillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PRIME'06: Ph.D. Research in MicroElectronics and Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Otranto, Lecce, Italy. pp.369-372</w:t>
+              <w:t xml:space="preserve">DDECS'06: 9th IEEE International Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Prague, Czech Republic. pp.143-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00102846v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00102755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Parallelized Way to Provide Data Encryption and Integrity Checking on a Processor-Memory Bus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reouven Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bardouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAC: Design Automation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, San Francisco, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00102783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Add the Integrity Checking Capability to Block Encryption Agorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reouven Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bardouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE PRIME'06: Ph.D. Research in MicroElectronics and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Otranto, Lecce, Italy. pp.369-372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00102846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Add the Integrity Checking Capability to Block Encryption Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reouven Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7268,51 +7510,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIME'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, France. pp.369-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00493940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7322,124 +7564,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grande exploitation maraîchère normande : intensité productive et alternatives alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grande exploitation : formes et contours dans un nouvel âge du capitalisme agricole et des rapports villes-campagnes. Quels enjeux scientifiques et sociétaux ? - Journées Rurales 2018 - Commission de géographie rurale du CNFG / UMR LADYSS &amp; LAVUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nanterre, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01884436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7449,133 +7691,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Dynamiques et enjeux agri-alimentaires en Région Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61 (1-2), 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13dve⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7585,311 +7827,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de la Manche. Des polders au pôle d'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Brouard--Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valognes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01864176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art sur le dimensionnement des dispositifs de protection contre les chutes de blocs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthet Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Subrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LABORATOIRE CENTRAL DES PONTS ET CHAUSSEES (LCPC), 82p, bibliogr., photos, fig., 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3829/erlpc.gt84-fr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance des ouvrages de protection contre les instabilités rocheuses : Pathologies et gestion des ouvrages : Guide technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LABORATOIRE CENTRAL DES PONTS ET CHAUSSEES (LCPC), 67p, cdrom, bibliogr., photos, tabl., 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3829/gt-gtprotinstab-fr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7899,262 +8141,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ah vous êtes là vous aussi ! ». Enquête collective sur la multipositionnalité associative et politique à l’échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Uhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Ripoll; Sébastien Caillault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces critiques. Dimension spatiale des rapports sociaux et champ scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.111-129, 2025, Géographie sociale, 978-2-7535-9667-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04948441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraire d'un jaciste mayennais, petit modernisateur. Les carnets d'Étienne Véron, du plan d'expansion aux quotas laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Madeline; Sylvain Skora. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Campagnes dans l'histoire. Mélanges offerts à Jean-Marc Moriceau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.615-626, 2023, Bibliothèque d'Histoire Rurale, 978-2-911369-27-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la différenciation sociale des pratiques alimentaires à la structuration locale des circuits courts de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8200,172 +8442,172 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Di Lauro A., Strambi G. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le funzioni sociali dell'agricoltura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, ETS, 2021, Nurtidialogo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03182861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité agricole et trajectoires diversifiées de bassins légumiers et maraîchers internationalisés en Normandie (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valerià Paül Carril; Rubén Camilo Lois González; Juan Manuel Trillo Santamaría; Fiona Haslam McKenzie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infinite Rural Systems in a Finite Planet : Bridging Gaps towards Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Santiago de Compostella, pp.35-42, 2018, 978-84-16954-89-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01962897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Two Approaches Providing Data Encryption and Authentication on a Processor Memory Bus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reouven Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8418,82 +8660,82 @@
                 <w:t xml:space="preserve">Michel Bardouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadine Azémard, Philippe Maurine, Johan Vounckx. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Circuit and System Design. Power and Timing Modeling, Optimization and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4148/2006, Springer Berlin / Heidelberg, pp.267-279, 2006, Lecture Notes in Computer Science, 978-3-540-39094-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11847083_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00109765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8503,65 +8745,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauver les derniers légumes du marais caennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Boisgallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8576,73 +8818,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cap à l’est : restructurations de la distribution alimentaire caennaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8658,142 +8900,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, https://atlas-social-de-caen.fr/index.php?id=494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Plaine de Caen : une vocation légumière méconnue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, https://atlas-social-de-caen.fr/index.php?id=351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchés de plein vent et divisions sociales à Caen : « J’ai pas envie de vendre qu’à des dentistes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8822,51 +9064,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, https://atlas-social-de-caen.fr/index.php?id=326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8876,356 +9118,356 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFALIM. Un observatoire numérique pour soutenir les Projets Alimentaires Territoriaux dans le développement des circuits courts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Daza-Gacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Clasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ribon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise et déprise légumière, reprise maraîchère : trajectoire du micro-bassin de Lingreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sous la douceur du ciel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un local en terre/chanvre : des légumes bien conservés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03195880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps contraint - Espaces contraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'on est loin des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01826915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9235,169 +9477,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des pollutions diffuses d’origine agricole sur le bassin Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hermès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de La Haye Saint Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les systèmes alimentaires urbains : flux alimentaires, systèmes d’acteurs et formes urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Darrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9406,120 +9648,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR ESO, UMR PACTE, Terres en Villes. 2020, 229 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02987347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'emploi des exploitations agricoles en transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9545,51 +9787,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR ESO, Espaces et Sociétés. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01927952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9599,100 +9841,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes légumiers et maraîchers en Normandie : hétérogénéité sociale et renouvellement de filières agricoles et alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Normandie Université, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020NORMC024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03121125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9702,268 +9944,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondents and stays of Martin Bucer (1491-1551)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Strasbourg, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic farming in French National Research Institute for Agriculture, Food and the Environment (INRAE) experimental units and stations in 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Amadou Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mirecourt, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approvisionnement des collectifs de consommateurs franciliens par les agriculteurs et agricultrices du Collectif Percheron en 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02384113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10110,51 +10352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Muynck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2421977" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de la Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dv9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Amadou Sall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Faye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Kont&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gk4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283414v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Autret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art01" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40955" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x4d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.245.0301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00176-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934226v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10718" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2022.v42.781" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03210243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02640791v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.4475" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0243" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Graby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00594999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reouven Elbaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardouillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17499-5_10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VC4VX14V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casel Pierrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wawrzyniak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Genini-Perrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise, De La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herm&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515582v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Puech" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durpoix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brunet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Foissy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Marchal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Harrburger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Silvente" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galinat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690652v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reckinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627843v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Daza-Gacha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Clasquin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ribon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tassel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302128v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303590v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Teillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thiery" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701150v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03732042v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701122v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334463v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194768v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385369v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390029v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350721v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195593v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boisgallais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413167v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158734v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lariagon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423909v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834314v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269232v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Guennoc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088477v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560101v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595579v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595586v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595576v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00179776v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Champagne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby B. Lee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74735-2_20" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FF03CC5T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00353366v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102783v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102846v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00493940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884436v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969557v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Angles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dve" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864176v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valognes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508901v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durville" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet Rambaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Subrin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.gt84-fr" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/gt-gtprotinstab-fr" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948441v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329810v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100005990" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182861v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962897v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109765v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11847083_44" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBPVWJWG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816025v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816022v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816029v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408618v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585119v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195880v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826915v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881946v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927952v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03121125v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMC024" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055552v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162798v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Muynck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Teixeira da Silva Siqueira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2421977" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de la Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dv9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Amadou Sall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Faye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Kont&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gk4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283414v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Autret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol106-art01" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40955" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x4d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.245.0301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00176-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934226v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10718" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37370/raizes.2022.v42.781" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03210243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02640791v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.4475" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bendali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Beurier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.695.0869" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0243" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02012791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Walker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Graby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00594999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reouven Elbaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardouillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17499-5_10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VC4VX14V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casel Pierrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wawrzyniak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2026.03.024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484420v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Genini-Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05616305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lumineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sauvageot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise, De La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herm&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Marchal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Harrburger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Silvente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galinat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Puech" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durpoix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Foissy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690652v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reckinger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627843v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Daza-Gacha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Clasquin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ribon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tassel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302128v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967166v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943239v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094798v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148204v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Teillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04174538v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thiery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701150v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03732042v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701122v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771401v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494004v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195607v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03390029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350721v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boisgallais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158734v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lariagon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834314v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Guennoc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088477v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560101v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595579v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595586v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00179776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Champagne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby B. Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74735-2_20" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FF03CC5T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00353366v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102755v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102783v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102846v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00493940v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884436v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969557v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Angles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dve" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864176v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brouard--Sala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valognes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508901v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet Rambaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Subrin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.gt84-fr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457943v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/gt-gtprotinstab-fr" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948441v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329810v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100005990" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182861v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109765v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11847083_44" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBPVWJWG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816018v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816022v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408618v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585119v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195880v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826915v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881946v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927952v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03121125v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMC024" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162798v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384113v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>