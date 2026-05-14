--- v0 (2026-03-17)
+++ v1 (2026-05-14)
@@ -571,351 +571,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotinylated non-ionic amphipols for GPCR ligands screening</w:t>
+                <w:t xml:space="preserve">Detergent‐Like Polymerizable Monomers: Synthesis, Physicochemical, and Biochemical Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Bosco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vinay Chauhan</w:t>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guillet</w:t>
+                <w:t xml:space="preserve">Florian Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Igonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (33), pp.5340-5349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202000540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009212v2</w:t>
+                <w:t xml:space="preserve">hal-04567280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detergent‐Like Polymerizable Monomers: Synthesis, Physicochemical, and Biochemical Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+                <w:t xml:space="preserve">Biotinylated non-ionic amphipols for GPCR ligands screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinay Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandro Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (33), pp.5340-5349. </w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180, pp.69 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202000540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567280v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Double-Chain Maltose-Based Detergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Igonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Meister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -992,90 +992,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenated diglucose detergents for membrane-protein extraction and stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Igonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (12), pp.4287-4295. </w:t>
@@ -1273,51 +1273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1387,291 +1387,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Fluorinated and Hydrogenated Double-Chain Surfactants for Handling Membrane Proteins</w:t>
+                <w:t xml:space="preserve">Divalent Amino-Acid-Based Amphiphilic Antioxidants: Synthesis, Self-Assembling Properties, and Biological Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Legrand</w:t>
+                <w:t xml:space="preserve">Marie Rosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Breyton</w:t>
+                <w:t xml:space="preserve">Gregory Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ebel</w:t>
+                <w:t xml:space="preserve">Thomas Cheviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Durand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 81 (2), pp.681-688. </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (3), pp.772 - 781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5b02137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.6b00002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280260v1</w:t>
+                <w:t xml:space="preserve">hal-01592526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divalent Amino-Acid-Based Amphiphilic Antioxidants: Synthesis, Self-Assembling Properties, and Biological Evaluation</w:t>
+                <w:t xml:space="preserve">Hybrid Fluorinated and Hydrogenated Double-Chain Surfactants for Handling Membrane Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rosselin</w:t>
+                <w:t xml:space="preserve">Fréderic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Meyer</w:t>
+                <w:t xml:space="preserve">Cécile Breyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cheviet</w:t>
+                <w:t xml:space="preserve">Christine Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Walther</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégory Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (3), pp.772 - 781. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (2), pp.681-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.6b00002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5b02137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592526v1</w:t>
+                <w:t xml:space="preserve">hal-01280260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallisation in situ - and much more - at the ESRF BioSAXS BM29 beamline</w:t>
               </w:r>
@@ -2077,975 +2077,975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tocol modified glycol chitosan for the oral delivery of poorly soluble drugs</w:t>
+                <w:t xml:space="preserve">Pharmaceutical Nanotechnology Tocol modified glycol chitosan for the oral delivery of poorly soluble drugs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Riva</w:t>
+                <w:t xml:space="preserve">Raphael Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Schumers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jérome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 423 (2), pp.452 - 460. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645569v1</w:t>
+                <w:t xml:space="preserve">hal-01332191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning micellar morphology and rheological behaviour of metallo-supramolecular micellar gels.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Brassinne</w:t>
+                <w:t xml:space="preserve">Tocol modified glycol chitosan for the oral delivery of poorly soluble drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">† Cl Ement Mugemana</w:t>
+                <w:t xml:space="preserve">Raphaël Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dietmar Auhl</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Schumers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2sm07442g⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 (2), pp.452 - 460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332188v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaceutical Nanotechnology Tocol modified glycol chitosan for the oral delivery of poorly soluble drugs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Duhem</w:t>
+                <w:t xml:space="preserve">Tuning micellar morphology and rheological behaviour of metallo-supramolecular micellar gels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Brassinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">† Cl Ement Mugemana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Riva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Jérome</w:t>
+                <w:t xml:space="preserve">Dietmar Auhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.12.010⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.4499-4506 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2sm07442g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01332191v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning micellar morphology and rheological behaviour of metallo-supramolecular micellar gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Brassinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mugemana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietmar Auhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (16), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2sm07442g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper critical solution temperature switchable micelles based on polystyrene-block-poly(methyl acrylate) block copolymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metallo-supramolecular block copolymer micelles: recent achievements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mugemana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Fustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aydin Can</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gohy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.24803⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0sm01274b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645596v1</w:t>
+                <w:t xml:space="preserve">hal-01331261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART MICELLAR GELS FROM METALLO-SUPRAMOLECULAR COPOLYMERS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Upper critical solution temperature switchable micelles based on polystyrene-block-poly(methyl acrylate) block copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aydin Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Hoeppener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gohy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guillet</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Preprints</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (17), pp.3681 - 3687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.24803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331302v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallo-supramolecular block copolymer micelles: recent achievements.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SMART MICELLAR GELS FROM METALLO-SUPRAMOLECULAR COPOLYMERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gohy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mugemana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Chiper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhavesh Bharatiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polymer Preprints</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331261v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4056,51 +4056,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="243C977B"/>
+    <w:nsid w:val="B45D0D21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4204,51 +4204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6293F264"/>
+    <w:nsid w:val="272A04F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4352,51 +4352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7A94A13B"/>
+    <w:nsid w:val="660DDA34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4589,51 +4589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-guillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8521-315X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031137717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourbouloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rigal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)00832-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04560472v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Chauhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souli&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02858" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009212v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mahler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Igonet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Keller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000540" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Meister" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marconnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00873" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Garnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02842" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Chao Yan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian J Stadler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mugemana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Fustin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11101532" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Vargas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2018.05.025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCQGL9T6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01280260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b02137" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01592526v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cheviet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walther" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.6b00002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnete" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Pham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273315097910" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01592539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Joset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sousai Appavou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R. de Souza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300288" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QK4N4BR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01645549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rolland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schumers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duhem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#233;at" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26255" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/531F61818A7D8A49FFB8AE35FCD2DF343887AAF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01645569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.12.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFX2XPVM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brassinne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8224; Cl Ement Mugemana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Auhl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm07442g" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Riva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;rome" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01645580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01645596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Can" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hoeppener" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gohy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hoogenboom" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24803" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D3CDE0F8818041916FDFC8027EF34FF0AB96D50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chiper" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavesh Bharatiya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01274b" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Toumia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Choteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bendjeriou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Polidori" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Elisabeth Brennich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neveu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bosco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Pham" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Radajewski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338776v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polidori" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-guillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8521-315X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031137717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourbouloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rigal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)00832-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04560472v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mangin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Chauhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souli&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02858" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mahler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Igonet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Keller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000540" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009212v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Meister" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marconnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00873" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Garnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02842" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Chao Yan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian J Stadler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mugemana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Fustin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11101532" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Vargas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2018.05.025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCQGL9T6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01592526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Meyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cheviet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walther" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.6b00002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01280260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Legrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b02137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnete" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Nhat Pham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Radajewski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053273315097910" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01592539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Joset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sousai Appavou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R. de Souza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300288" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QK4N4BR6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01645549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rolland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schumers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duhem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#233;at" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26255" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/531F61818A7D8A49FFB8AE35FCD2DF343887AAF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332191v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Riva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;rome" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.12.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFX2XPVM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01645569v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332188v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brassinne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8224; Cl Ement Mugemana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Auhl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm07442g" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01645580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gohy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01274b" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01645596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydin Can" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hoeppener" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hoogenboom" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24803" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D3CDE0F8818041916FDFC8027EF34FF0AB96D50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331302v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chiper" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavesh Bharatiya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Toumia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Choteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bendjeriou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Polidori" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonnet&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Elisabeth Brennich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neveu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bosco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333100v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Pham" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Radajewski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338776v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polidori" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>