--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -293,373 +293,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational homogenization of a physically-based crystal plasticity law for irradiated bainitic steels</w:t>
+                <w:t xml:space="preserve">Numerical investigations on size effects and mini-CT applications for master-curve determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Chaix</w:t>
+                <w:t xml:space="preserve">Tom Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihail Gărăjeu</w:t>
+                <w:t xml:space="preserve">Pierrick Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín Idiart</w:t>
+                <w:t xml:space="preserve">Bedi Aydin Baykal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghiath Monnet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zoltan Bézi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Bakaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113316⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 325, pp.111227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688578v1</w:t>
+                <w:t xml:space="preserve">cea-05204505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations on size effects and mini-CT applications for master-curve determination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational homogenization of a physically-based crystal plasticity law for irradiated bainitic steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Francois</w:t>
+                <w:t xml:space="preserve">Loïc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedi Aydin Baykal</w:t>
+                <w:t xml:space="preserve">Mihail Gărăjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Bézi</w:t>
+                <w:t xml:space="preserve">Martín Idiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Bakaev</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghiath Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 325, pp.111227. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 246, pp.113316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05204505v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenized descriptions for the elastoplastic response of polycrystalline solids with complex hardening laws: Application to neutron-irradiated bainitic steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Garajeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiath Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Idiart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 105, pp.105258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -693,103 +693,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenized descriptions for the elastoplastic response of polycrystalline solids with complex hardening laws: Application to neutron-irradiated bainitic steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Garajeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiath Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Idiart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 105, pp.105258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2061,51 +2061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized-secant homogenization scheme for viscoplastic polycrystalline solids under imposed deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Idiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3372,312 +3372,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de zone cohésive viscoplastique pour la surfragmentation à haute température des céramiques nucléaires pressurisées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Tosi</w:t>
+                <w:t xml:space="preserve">Comportement viscoplastique d’un polycristal : modélisation micromécanique et application au durcissement d’un acier irradié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Largenton</w:t>
+                <w:t xml:space="preserve">Mihail Gȃrȃjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Monerie</w:t>
+                <w:t xml:space="preserve">Martín I Idiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grandes transformations : aujourd’hui.. demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">Grandes transformation: aujourd'hui.. demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mécamat, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04249033v1</w:t>
+                <w:t xml:space="preserve">irsn-04247791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement viscoplastique d’un polycristal : modélisation micromécanique et application au durcissement d’un acier irradié</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Chaix</w:t>
+                <w:t xml:space="preserve">Modèle de zone cohésive viscoplastique pour la surfragmentation à haute température des céramiques nucléaires pressurisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihail Gȃrȃjeu</w:t>
+                <w:t xml:space="preserve">R Largenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín I Idiart</w:t>
+                <w:t xml:space="preserve">Y Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grandes transformation: aujourd'hui.. demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mécamat, Jan 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">Grandes transformations : aujourd’hui.. demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04247791v1</w:t>
+                <w:t xml:space="preserve">irsn-04249033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenized descriptions for the elastoplastic response of polycrystallines solids: mean-field approximations vs. full-field simulations for neutron-irradiated bainitic steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gărăjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ignacio Idiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiath Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3823,64 +3823,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoplastic cohesive zone model dedicated to overfragmentation of pressurized nuclear ceramics at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Largenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3957,51 +3957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Garajeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin I Idiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiath Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4389,51 +4389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Garajeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Idiart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4560,51 +4560,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement élastique effectif des matériaux nanoporeux à cavités sphériques et sphéroïdales</w:t>
+                <w:t xml:space="preserve">Effective elastic properties of bi-nanoporous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
@@ -4622,263 +4622,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures – CSMA2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">Bilateral French-Italy Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Arpino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400129v1</w:t>
+                <w:t xml:space="preserve">hal-01400329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective elastic properties of bi-nanoporous materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+                <w:t xml:space="preserve">A generalized-secant homogenization scheme for viscoplastic polycrystalline solids under imposed deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Idiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilateral French-Italy Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Arpino, Italy</w:t>
+              <w:t xml:space="preserve">1st Pan-American Congress on Computational Mechanics - PANACM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bueno Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400329v1</w:t>
+                <w:t xml:space="preserve">hal-01400138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized-secant homogenization scheme for viscoplastic polycrystalline solids under imposed deformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martín Idiart</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement élastique effectif des matériaux nanoporeux à cavités sphériques et sphéroïdales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Pan-American Congress on Computational Mechanics - PANACM2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bueno Aires, Argentina</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures – CSMA2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400138v1</w:t>
+                <w:t xml:space="preserve">hal-01400129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement mécanique de microstructures à porosité bimodale pressurisée par transformées de Fourier rapides</w:t>
               </w:r>
@@ -4966,243 +4966,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective plastic flow surface of a porous material with two populations of voids subjected to internal pressures: constitutive modeling and 3- dimensional full-field numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective elastic properties of nanoporous materials with spherical and ellipsoidal in shape voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plasticity and Its Current Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Freeport, United States</w:t>
+              <w:t xml:space="preserve">EMMC14 – European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143310v1</w:t>
+                <w:t xml:space="preserve">hal-01247749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective elastic properties of nanoporous materials with spherical and ellipsoidal in shape voids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Haller</w:t>
+                <w:t xml:space="preserve">Effective plastic flow surface of a porous material with two populations of voids subjected to internal pressures: constitutive modeling and 3- dimensional full-field numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC14 – European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">International Symposium on Plasticity and Its Current Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Freeport, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247749v1</w:t>
+                <w:t xml:space="preserve">hal-02143310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés élastiques effectives des matériaux nanoporeux à cavités sphériques et ellipsoïdales</w:t>
               </w:r>
@@ -6782,51 +6782,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA0BEE9E"/>
+    <w:nsid w:val="5791C3E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7013,51 +7013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-guy-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4520-9655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528382v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chaix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#259;r&#259;jeu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Idiart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiath Monnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05204505v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Francois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedi Aydin Baykal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan B&#233;zi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bakaev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105258" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452509v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03940475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Welland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Ofori-Opoku" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbrutzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Kulacsy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Portelette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111316" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brice Nkoumbou Kaptchouang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968799v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Shawish" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cizelj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151927" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jo&#235;ssel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Idiart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Garajeu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152463" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jo&#235;ssel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#259;r&#259;jeu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Idiart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Boittin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.12.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.05.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Haller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.01.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A298FE5401799EACE59FF22FE7CE750E3EF07A18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.12.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Casta&#241;eda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2011.561811" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.11.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97L16XRH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.11.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611068v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafilaza Armi Manorosoa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796027v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2024-121961" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611040v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249033v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Largenton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Monerie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04247791v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#515;r&#515;jeu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n I Idiart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04247770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ignacio Idiart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04251920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03948690v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chaixa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I Idiart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wojtacki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Moulinec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400129v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143310v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247766v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866710v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965661v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04166850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704427v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Socie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247775v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Me&#239;te" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8968-9_70-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00492215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007AIX11046" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-guy-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4520-9655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528382v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05204505v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Francois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedi Aydin Baykal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan B&#233;zi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bakaev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111227" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688578v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#259;r&#259;jeu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Idiart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiath Monnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113316" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105258" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452509v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03940475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Welland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Ofori-Opoku" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbrutzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Kulacsy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Portelette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111316" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brice Nkoumbou Kaptchouang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968799v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Shawish" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cizelj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151927" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jo&#235;ssel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Idiart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Garajeu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152463" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jo&#235;ssel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#259;r&#259;jeu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Idiart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Boittin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.12.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.05.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Haller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.01.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A298FE5401799EACE59FF22FE7CE750E3EF07A18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.12.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Casta&#241;eda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2011.561811" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.11.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97L16XRH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.11.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611068v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafilaza Armi Manorosoa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796027v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2024-121961" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611040v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04247791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#515;r&#515;jeu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n I Idiart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249033v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Largenton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Monerie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04247770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ignacio Idiart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04251920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03948690v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chaixa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I Idiart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wojtacki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Moulinec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247766v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866710v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965661v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04166850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704427v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Socie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247775v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Me&#239;te" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8968-9_70-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00492215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007AIX11046" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>