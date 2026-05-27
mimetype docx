--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -293,373 +293,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations on size effects and mini-CT applications for master-curve determination</w:t>
+                <w:t xml:space="preserve">Computational homogenization of a physically-based crystal plasticity law for irradiated bainitic steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Petit</w:t>
+                <w:t xml:space="preserve">Loïc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Francois</w:t>
+                <w:t xml:space="preserve">Mihail Gărăjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedi Aydin Baykal</w:t>
+                <w:t xml:space="preserve">Martín Idiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Bézi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghiath Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111227⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 246, pp.113316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05204505v1</w:t>
+                <w:t xml:space="preserve">hal-04688578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational homogenization of a physically-based crystal plasticity law for irradiated bainitic steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigations on size effects and mini-CT applications for master-curve determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Chaix</w:t>
+                <w:t xml:space="preserve">Pierrick Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihail Gărăjeu</w:t>
+                <w:t xml:space="preserve">Bedi Aydin Baykal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín Idiart</w:t>
+                <w:t xml:space="preserve">Zoltan Bézi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghiath Monnet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Bakaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 246, pp.113316. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 325, pp.111227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688578v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05204505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenized descriptions for the elastoplastic response of polycrystalline solids with complex hardening laws: Application to neutron-irradiated bainitic steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Garajeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiath Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Idiart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 105, pp.105258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -693,103 +693,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenized descriptions for the elastoplastic response of polycrystalline solids with complex hardening laws: Application to neutron-irradiated bainitic steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Garajeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiath Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Idiart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 105, pp.105258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1185,330 +1185,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field polycrystal plasticity simulations of neutron-irradiated austenitic stainless steel: A comparison between FE and FFT-based approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porous polycrystal plasticity modeling of neutron-irradiated austenitic stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. El Shawish</w:t>
+                <w:t xml:space="preserve">Louis Joëssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-G. Vincent</w:t>
+                <w:t xml:space="preserve">Martin Idiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Moulinec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Gélébart</w:t>
+                <w:t xml:space="preserve">Mihai Garajeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 529, pp.151927. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151927⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 542, pp.152463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968799v1</w:t>
+                <w:t xml:space="preserve">hal-03096211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous polycrystal plasticity modeling of neutron-irradiated austenitic stainless steels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+                <w:t xml:space="preserve">Full-field polycrystal plasticity simulations of neutron-irradiated austenitic stainless steel: A comparison between FE and FFT-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Shawish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-G. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Joëssel</w:t>
+                <w:t xml:space="preserve">H. Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Idiart</w:t>
+                <w:t xml:space="preserve">L. Cizelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Garajeu</w:t>
+                <w:t xml:space="preserve">L. Gélébart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 542, pp.152463. </w:t>
+              <w:t xml:space="preserve">, 2020, 529, pp.151927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096211v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoplasticity of voided cubic crystals under hydrostatic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Joëssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-G. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gărăjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2061,51 +2061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized-secant homogenization scheme for viscoplastic polycrystalline solids under imposed deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Idiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2146,51 +2146,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective flow surface of porous materials with two populations of voids under internal pressure: I. a GTN model</w:t>
+                <w:t xml:space="preserve">Effective flow surface of porous materials with two populations of voids under internal pressure: II. full-field simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
@@ -2212,102 +2212,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 56, pp.45-73. </w:t>
+              <w:t xml:space="preserve">, 2014, 56, pp.74-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911873v1</w:t>
+                <w:t xml:space="preserve">hal-00912637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective flow surface of porous materials with two populations of voids under internal pressure: II. full-field simulations</w:t>
+                <w:t xml:space="preserve">Effective flow surface of porous materials with two populations of voids under internal pressure: I. a GTN model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suquet</w:t>
@@ -2329,78 +2329,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 56, pp.74-98. </w:t>
+              <w:t xml:space="preserve">, 2014, 56, pp.45-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912637v1</w:t>
+                <w:t xml:space="preserve">hal-00911873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilatational viscoplasticity of polycrystalline solids with intergranular cavities</w:t>
               </w:r>
@@ -2425,51 +2425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Idiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.P. Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-G. Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (22), pp.3038-3067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2809,234 +2809,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield criterion for a rigid-ideally plastic material with randomly oriented cracks</w:t>
+                <w:t xml:space="preserve">Ductile damage of porous materials with two populations of voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 336 (3), pp.297-303. </w:t>
+              <w:t xml:space="preserve">, 2008, 336 (1-2), pp.245-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248013v1</w:t>
+                <w:t xml:space="preserve">hal-00214157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile damage of porous materials with two populations of voids</w:t>
+                <w:t xml:space="preserve">Yield criterion for a rigid-ideally plastic material with randomly oriented cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 336 (1-2), pp.245-259. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 336 (3), pp.297-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.11.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.11.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00214157v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3048,381 +3048,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPER : une plateforme pour la simulation numérique distribuée d'interactions multiphysiques complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation de la propagation de fissure lors d'essais de rupture de type mini-C(T) dans le domaine de transition ductile-fragile à partir d'une approche cohésive : application aux aciers de cuves de réacteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Somera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611068v1</w:t>
+                <w:t xml:space="preserve">hal-04611040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Crack Growth in Mini-C(T) Fracture Tests in the Ductile-to-Brittle Transition Using a Cohesive Zone Model: Application to Reactor Pressure Vessel Steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XPER : une plateforme pour la simulation numérique distribuée d'interactions multiphysiques complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zafilaza Armi Manorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audrey Somera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2024 - Pressure Vessels &amp; Piping Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796027v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la propagation de fissure lors d'essais de rupture de type mini-C(T) dans le domaine de transition ductile-fragile à partir d'une approche cohésive : application aux aciers de cuves de réacteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Simulation of Crack Growth in Mini-C(T) Fracture Tests in the Ductile-to-Brittle Transition Using a Cohesive Zone Model: Application to Reactor Pressure Vessel Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Somera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2024 - Pressure Vessels &amp; Piping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society of Mechanical Engineers (ASME), Jul 2024, Washington, United States. pp.V001T01A056, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/PVP2024-121961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611040v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement viscoplastique d’un polycristal : modélisation micromécanique et application au durcissement d’un acier irradié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Gȃrȃjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3594,90 +3594,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenized descriptions for the elastoplastic response of polycrystallines solids: mean-field approximations vs. full-field simulations for neutron-irradiated bainitic steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gărăjeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ignacio Idiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiath Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3715,77 +3715,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de la rupture d'éprouvettes mini-C(T) d'aciers de cuves dans le domaine de transition ductile-fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Somera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandes transformations : aujourd’hui.. demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mécamat, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3957,51 +3957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Garajeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin I Idiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiath Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4186,51 +4186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Garajeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) - ECCOMAS Congress 2020, WCCM - ECCOMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4350,90 +4350,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle viscoplastique pour un monocristal poreux cubique sous chargement purement hydrostatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Joëssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Garajeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín Idiart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4560,649 +4560,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective elastic properties of bi-nanoporous materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+                <w:t xml:space="preserve">Étude du comportement mécanique de microstructures à porosité bimodale pressurisée par transformées de Fourier rapides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Boittin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Garajeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilateral French-Italy Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Arpino, Italy</w:t>
+              <w:t xml:space="preserve">Deuxièmes Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, St-Aignan-sur-Cher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400329v1</w:t>
+                <w:t xml:space="preserve">hal-01399879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized-secant homogenization scheme for viscoplastic polycrystalline solids under imposed deformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martín Idiart</w:t>
+                <w:t xml:space="preserve">Effective elastic properties of bi-nanoporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Pan-American Congress on Computational Mechanics - PANACM2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bueno Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Bilateral French-Italy Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Arpino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400138v1</w:t>
+                <w:t xml:space="preserve">hal-01400329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement élastique effectif des matériaux nanoporeux à cavités sphériques et sphéroïdales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+                <w:t xml:space="preserve">A generalized-secant homogenization scheme for viscoplastic polycrystalline solids under imposed deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Idiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures – CSMA2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">1st Pan-American Congress on Computational Mechanics - PANACM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bueno Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400129v1</w:t>
+                <w:t xml:space="preserve">hal-01400138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement mécanique de microstructures à porosité bimodale pressurisée par transformées de Fourier rapides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mihail Garajeu</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement élastique effectif des matériaux nanoporeux à cavités sphériques et sphéroïdales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, St-Aignan-sur-Cher, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures – CSMA2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399879v1</w:t>
+                <w:t xml:space="preserve">hal-01400129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective elastic properties of nanoporous materials with spherical and ellipsoidal in shape voids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Haller</w:t>
+                <w:t xml:space="preserve">Effective plastic flow surface of a porous material with two populations of voids subjected to internal pressures: constitutive modeling and 3- dimensional full-field numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMC14 – European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">International Symposium on Plasticity and Its Current Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Freeport, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247749v1</w:t>
+                <w:t xml:space="preserve">hal-02143310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective plastic flow surface of a porous material with two populations of voids subjected to internal pressures: constitutive modeling and 3- dimensional full-field numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective elastic properties of nanoporous materials with spherical and ellipsoidal in shape voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Vincent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plasticity and Its Current Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Freeport, United States</w:t>
+              <w:t xml:space="preserve">EMMC14 – European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143310v1</w:t>
+                <w:t xml:space="preserve">hal-01247749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés élastiques effectives des matériaux nanoporeux à cavités sphériques et ellipsoïdales</w:t>
               </w:r>
@@ -6082,51 +6082,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPER : une plateforme pour la simulation numérique distribuée d’interactions multiphysiques entre corps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péralès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Socie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6782,51 +6782,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5791C3E3"/>
+    <w:nsid w:val="75C4A161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7013,51 +7013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-guy-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4520-9655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528382v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05204505v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Francois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedi Aydin Baykal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan B&#233;zi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bakaev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111227" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688578v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#259;r&#259;jeu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Idiart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiath Monnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113316" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105258" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452509v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03940475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Welland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Ofori-Opoku" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbrutzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Kulacsy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Portelette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111316" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brice Nkoumbou Kaptchouang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968799v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Shawish" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cizelj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151927" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jo&#235;ssel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Idiart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Garajeu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152463" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jo&#235;ssel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#259;r&#259;jeu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Idiart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Boittin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.12.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.05.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Haller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.01.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A298FE5401799EACE59FF22FE7CE750E3EF07A18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.12.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Casta&#241;eda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2011.561811" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.11.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97L16XRH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.11.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611068v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafilaza Armi Manorosoa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796027v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2024-121961" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611040v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04247791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#515;r&#515;jeu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n I Idiart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249033v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Largenton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Monerie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04247770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ignacio Idiart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04251920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03948690v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chaixa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I Idiart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wojtacki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Moulinec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247766v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866710v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965661v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04166850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704427v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Socie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247775v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Me&#239;te" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8968-9_70-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00492215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007AIX11046" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-guy-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4520-9655" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528382v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tosi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chaix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#259;r&#259;jeu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Idiart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiath Monnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05204505v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Francois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedi Aydin Baykal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan B&#233;zi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bakaev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Garajeu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105258" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452509v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03940475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Welland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Ofori-Opoku" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbrutzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Kulacsy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Portelette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111316" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Brice Nkoumbou Kaptchouang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jo&#235;ssel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Idiart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Garajeu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152463" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Shawish" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moulinec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cizelj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151927" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jo&#235;ssel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#259;r&#259;jeu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Idiart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Boittin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.12.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.05.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Haller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.01.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A298FE5401799EACE59FF22FE7CE750E3EF07A18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.12.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.11.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lebensohn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Casta&#241;eda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2011.561811" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214157v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.11.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248013v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.11.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97L16XRH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611040v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafilaza Armi Manorosoa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gomez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796027v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2024-121961" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04247791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail G&#515;r&#515;jeu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n I Idiart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249033v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Largenton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Monerie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04247770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ignacio Idiart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04251920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04249046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03948690v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chaixa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I Idiart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wojtacki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Moulinec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399879v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400129v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143310v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247766v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866710v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965661v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04166850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704427v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Socie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247775v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Me&#239;te" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Perales" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8968-9_70-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00492215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007AIX11046" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>