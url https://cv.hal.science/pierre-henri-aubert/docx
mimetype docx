--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Henri Aubert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-henri-aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9253-877X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">148677525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABF-1255-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Highly Conductive COF-5-Based Architectures: A Strategy to Capitalize on Pore Structure for High-Performance Ion Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavilluniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan- Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Khanh-Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.105006. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2026.105006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new microwave-assisted synthesis route to produce doped ZnO nanocrystals in non-polar media for the design of IR emissivity modulation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin-Pasturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 509, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.160966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive electrochemical assay of CA19-9 on gold nanoparticles/porous carbons nanohybrid amplified by polyoxometalate/aptamer/graphene quantum dot-decorated gold nanotags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopit Phetsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5tb01565k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Paper-Based Electrochemical Immunosensor for the Detection of Prostate-Specific Antigen (PSA) Based on Modified Flexible Screen-Printed Carbon Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jittrapun Soongsong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mani Arivazhagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroon Jakmunee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.31009 - 31021. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c04238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Diverse applications of versatile hierarchically highly porous PolyHIPEs towards promising substrates for site directed immunosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelani Leonard Sithi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan Nguyen Pham Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ntumba Muya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Gloria Lorraine Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 226, pp.113747. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2025.113747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grinding-exfoliated 2D transition metal dichalcogenides as scalable binders for freestanding, additive-free electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supakeit Chanarsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panwad Chavalekvirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirintra Arayawate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atiweena Krittayavathananon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 542, pp.147465. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Microwave-Assisted Synthesis of Covalent Organic Frameworks Opens the Way Toward More Suitable Porous Supercapacitor Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Khanh-Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.3c02484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt Nanoparticles Electrodeposited on an Ultrathin Nitrogen-Rich Underlayer for Methanol Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Thuy Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thi Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keagan Pokpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (12), pp.14174-14184. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.4c01675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Al, Ga and in-doped zinc oxide nanoparticles as key components for the design of electrophoretic inks with MWIR and LWIR absorbance properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 497, pp.154253. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.154253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy of forming sandwich electrodes based on graphene and two-dimensional transition metal dichalcogenides as supercapacitors to avoid gas evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supakeit Chanarsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natthawat Semakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroon Jakmunee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawin Iamprasertkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.113083. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2024.113083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrochromic Displays Comprising The Three Primary Cyan Magenta and Yellow Colors Under Juxtaposed and Stacked Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ernest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fagour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202301654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Carbonaceous Foams Derived from High Internal Phase Emulsion for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Muya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pokpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (10), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202300689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrochromic Displays Comprising The Three Primary Cyan Magenta and Yellow Colors Under Juxtaposed and Stacked Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ernest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fagour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202301654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of multi-layer electrochromic polymer display for remotely tunable green-cyan contact lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Menez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0201708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of high density Vertically Aligned Carbon Nanotubes grown onto different grades of aluminum – Application to supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L’hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 553, pp.232258. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2022.232258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The straightforward approach of tuning the photoluminescence and electrical properties of encapsulated PEDOT end-capped by pyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurica Farcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalin Damoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Asandulesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Ionut Tigoianu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 376, pp.121461. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2023.121461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of in-situ electrosynthetized 3D metal-organic framework (MOF) as ultra-stable thin film on nickel foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 441, pp.141792. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsically Stretchable Integrated Passive Matrix Electrochromic Display Using PEDOT:PSS Ionic Liquid Composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Dobashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Saquib Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (23), pp.28288-28299. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c02902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophoretic displays for IR emissivity modulation and temperature control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC04147B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoO 3 –Carbon Nanotube Negative Electrode Designed for a Fully Hybrid Asymmetric Metal Oxide-Based Pseudocapacitor Operating in an Organic Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (8), pp.9361-9372. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c00632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysics, and Langmuir Films of Polyfluorene/Permodified Cyclodextrin Polyrotaxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alae El Haitami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Resmerita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (38), pp.11406-11413. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c02014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple label-free electrochemical sensor for sensitive detection of alpha-fetoprotein based on specific aptamer immobilized platinum nanoparticles/carboxylated-graphene oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantima Upan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napaporn Youngvises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adisorn Tuantranont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanpen Karuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93399-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-A Dyads and A-D-A Triads based on Ferrocene: Push-pull Dyes of Unusual Behaviours in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Noirbent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tuân Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Péralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1NJ01680F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal strategy based on radiation chemistry for facile and direct synthesis of poly(3-thiophene acetic acid) polymers in water and dichloromethane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teseer Bahry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenpeng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Deniset-Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (27), pp.11652-11666. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0nj01474e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New push-pull dyes based on 2-(3-oxo-2,3-dihydro-1H-cyclopenta[b]naphthalen-1-ylidene)malononitrile: An amine-directed synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Noirbent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Péralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.108182. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.108182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential injection-differential pulse voltammetric immunosensor for hepatitis B surface antigen using the modified screen-printed carbon electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantima Upan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kontad Ounnunkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroon Jakmunee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 349, pp.136335. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electropolymerized poly(3-methylthiophene) onto high density vertically aligned carbon nanotubes directly grown on aluminum substrate: Application to electrochemical capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 350, pp.136377. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02933784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly sensitive voltammetric immunosensor for the detection of prostate specific antigen based on silver nanoprobe assisted graphene oxide modified screen printed carbon electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chidkamon Thunkhamrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prakit Chuntib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kontad Ounnunkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208, pp.120389. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of MnO2 on spray-coated nanostructured carbon framework as high performance material for energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 384, pp.125310 -. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamic acid (PAA) immobilized on glassy carbon electrode (GCE) as an electrochemical platform for the sensing of tuberculosis (TB) antibodies and hydrogen peroxide determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xolani Terrance Ngema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanelwa Ajayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00032719.2019.1636058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cucurbit[7]uril-Threaded Poly(3,4-ethylenedioxythiophene): A Novel Processable Conjugated Polyrotaxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurica Farcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaleel Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Resmerita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Sacarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Asandulesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (21), pp.3442-3450. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201801724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of organic pollutant with polypyrrole nanostructures under UV and visible light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojiao Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dita Floresyona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tuân Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 242, pp.284-292. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step synthesis of vertically aligned carbon nanotube forest on aluminium foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.1590. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9111590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02358666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal regulation of satellites using adaptive polymeric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Petroffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.110035. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2019.110035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal regulation of satellites using adaptive polymeric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Petroffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.110035. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2019.110035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene/permethylated β-cyclodextrin) polypseudorotaxane and polyrotaxane: Synthesis, characterization and application as hole transporting materials in perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tuân Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Theodosopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105 (45), pp.250-256. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of ionic liquids on the infrared electroreflective properties of poly(3,4-ethylenedioxythiophene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Petroffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 177, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2017.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of ionic liquids on the infrared electroreflective properties of poly(3,4-ethylenedioxythiophene)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Petroffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 177, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2017.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel families of conductive cationic poly(ionic liquid)s and their application in all-polymer flexible pseudo-supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ponkratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lozinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Vlasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 281, pp.777-788. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.05.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-standing gel polymer electrolyte for improving supercapacitor thermal and electrochemical stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 391, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.04.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the colorimetric properties of quinoxaline-based pi-conjugated copolymers by tuning their acceptor strength: a joint theoretical and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fagour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gjergji Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (36), pp.22311-22319. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7ra02535a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly active poly(3-hexylthiophene) nanostructures for photocatalysis under solar light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dita Floresyona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lampre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 209, pp.23-32. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.02.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypyrrole-modified graphene sheet nanocomposites as new efficient materials for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.510 - 520. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced reduction-polymerization route for the synthesis of PEDOT conducting polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenpeng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Rebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.157-166. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cucurbit[7]uril-based fluorene polyrotaxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurica Farcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaleel Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Resmerita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.256-264. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypyrrole Derivatives in the Design of Electrochemically Driven Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryck Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Iwuoha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-Reviews in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (5), pp.414-423. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1570193X13666151125230512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting polymer nanostructures for photocatalysis under visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srabanti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Amoin Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.505-511. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat4220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting polymer nanofibers with controlled diameters synthesized in hexagonal mesophases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srabanti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Deniset-Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.8311-8320. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nj00826c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-light active conducting polymer nanostructures with superior photocatalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srabanti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Amoin Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.18002. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal enhancement of electrochemical biosensors via direct electrochemical oxidation of silver nanoparticle labels coated with zwitterionic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (2), pp.402-405. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC07474B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical, and Morphological Properties of Azomethine-Persylilated α-Cyclodextrin Main-Chain Polyrotaxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurica Farcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Resmerita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216 (6), pp.662-670. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201400543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study of infrared reflectivity of poly(3,4-ethylenedioxythiophene) model layers with different morphologies and conductivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.141-151. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2015.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular wire formation from poly[2,7-(9,9-dioctylfluorene)-alt-(5,5′-bithiophene/cucurbit[7]uril)] polyrotaxane copolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurica Farcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyotirmayee Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, pp.124-129. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3-methylthiophene)/Vertically Aligned Multi-walled Carbon Nanotubes: Electrochemical Synthesis, Characterizations and Electrochemical Storage Properties in Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L’hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130, pp.754-765. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2014.03.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of permodified β-cyclodextrin on the photophysical properties of poly[2,7-(9,9-dioctylfluorene)- alt -(5,5′-bithiophene)] main chain polyrotaxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurica Farcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Tregnago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Resmerita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Taleb Dehkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (4), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.27034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optical properties of aromatic oligoazomethine/permethylated alpha-cyclodextrin main-chain polyrotaxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Stefanache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Harabagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 599, pp.104-109. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2014.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first truly all-solid state organic electrochromic device based on polymeric ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Shaplov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ponkratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lozinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (24), pp.3191-3193. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc49876j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEDOT nanostructures synthesized in hexagonal mesophases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srabanti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Deniset-Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (3), pp.1106-1115. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3NJ01349A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truly solid state electrochromic devices constructed from polymeric ionic liquids as solid electrolytes and electrodes formulated by vapor phase polymerization of 3,4-ethylenedioxythiophene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Shaplov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ponkratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lozinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (16), pp.3385-3396. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and electro-optical properties of polyfluorene modified with randomly distributed electron-donor and rotaxane electron-acceptor structural units in the main chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurica Farcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Janietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Harabagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (7), pp.1672-1683. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/POLA.26546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical and optical properties of poly(3,4-dimethylthiophene) and its copolymers with 3-methylthiophenein ionic liquids media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laffaiteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.13-22. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles to improve electron transfer at interfaces of gold electrodes modified by biotin or avidin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 692, pp.17-25. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2012.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processable Star-Shaped Molecules with Triphenylamine Core as Hole-Transporting Materials: Experimental and Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Metri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (5), pp.3765-3772. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2098872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Solid Polymer Electrolytes Based on Nitrile Butadiene Rubber/Poly(ethylene oxide) Interpenetrating Polymer Networks Containing Either LiTFSI or EMITFSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (24), pp.9683 - 9691. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma201662h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene)-containing semi-interpenetrating polymer networks: a versatile concept for the design of optical or mechanical electroactive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (3), pp.313-320. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.2772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00784095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and chemical transformations induced by laser impact on TiO2 and Nb2O5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Niazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 58 (4), pp.679-684. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3697(96)00196-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing color rendering in electrochromic displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ernest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fagour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroEAP, Jun 2025, Linz (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted synthesis of Covalent Organic Frameworks an their composites for application in energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Khao Yai, Thailand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid/polar solvent carbon-based ionogel composites for electromagnetic interference shielding by microwave absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Al Malak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Nanosciences &amp; Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvothermal synthesis of Al, Ga or In doped zinc oxide plasmonic nanoparticles designed for IR active electrophoretic displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Meeting on Electrochromism (IME-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave assisted synthesis of Covalent Organic Frameworks for application in supercapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French MOFs, COFs and Porous Polymers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-printed multilayer ionogels for wideband microwave absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Al Malak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Varsovie (Warsaw), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of CarboHIPE and electrical conducting metal oxide decorated CarboHIPE as electrode materials for supercapacitor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENERGYLAB Workshop – Recent Advances in Sensors and Energy driven Applications, WRASEA24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr. candice Francke, SensorLab - UWC; Dr. Thuan Pham, LPPI - CYU; Prof. Priscilla Baker, Sensorlab - UWC; Prof. Pierre-Henri Aubert, LPPI - UWC, Apr 2024, Cape Town / Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen and Oxygen doped Vertically Aligned Carbon Nanotubes (VACNT) for high-energy ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L’hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACCON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Chiang Rai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-capacitors using stable n-doped conducting polymers combined to vertically aligned carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochromic devices with stacked cyan, magenta and yellow pixels architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ernest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fagour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACCON Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Chiang Rai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Solid-State Supercapacitors based on Reduced Graphene Oxide –Dynamic Ion Gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil R Nosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Lepre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel F Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Drockenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th annual ISE Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the microwave assisted synthesis of covalent organic framework-based materials for supercapacitor electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElECNANO10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Energy Ultracapacitors based on Nitrogen and Oxygen Doped Vertically Aligned Nanotubes (VACNT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L’hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically aligned carbon nanotubes and conducting polymers: from lab curiosity to scale up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry in South Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Johanesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-solid-state Supercapacitors Combining rGO and Dynamic Ion Gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Nosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Lepre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Drockenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoThailand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of poly(HIPE) based materials for supercapacitor application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENERGYLAB Workshop – Recent Advances in Sensors and Energy driven Applications, WRASEA22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Neuville sur Oise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de matériaux ultraporeux pour le stockage de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al, Ga or In-Doped Zinc Oxide Plasmonic Nanoparticles prepared by solvothermal synthesis for IR & optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Conducting Polymer Coated Poly(HIPE) Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Rabelani Sithi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Senergylab workshop on recent advances in sensors and energy driven applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Graphene-oxide – Poly(ionic liquid) electrodes for flexible high performance supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reagentless thrombin aptasensors with AgNPs as electroactive probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kandyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Senergylab workshop on recent advances in sensors and energy driven applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-capacitors using n-doped conducting polymers combined to aligned carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Graphene Oxide/Poly(Ionic Liquid) Electrodes for Flexible High-Performance Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Variable Emissivity Polymer Coating for Thermal Radiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Petroffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roumegoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research (eMRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Strabsourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse µ-ondes de nanoparticules plasmoniques d'oxyde de zinc dopés Al, Ga ou In, par voie solvothermale pour des applications IR et optoélectroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de réseaux organiques covalents pour le stockage de l’energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GFP Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-capacitors using stable n-doped conducting polymers combined to aligned carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de nanotubes de carbone alignés verticalement sur feuilles d’aluminium pour application supercondensateurs : synthèse en une étape, à partir de précurseurs biosourcés et caractérisation électrochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxide plasmonic nanocrystals for infrared modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting Polymers/Aligned Carbon Nanotubes: From lab scale studies toward upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR OERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of thiophene-based polymer and vertically aliged carbon nanotubes for n-doping based negative electrodes of pseudocapacitors with high energy and power densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of variable emissivity coatings for thermal radiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES 2021 - 50th International Conference on Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electropolymerized Poly(3-methylthiophene) onto high density Vertically Aligned Carbon Nanotubes directly grown on Aluminum Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances &amp;Applications of Conducting PolymerNanostructures &amp;Nanocomposites Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of metal oxides on spray-coated nanostructured carbon framework as high performance electrode material for asymmetric pseudocapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">237th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamic acid (PAA) as an electrochemical platform for the sensing of tuberculosis (TB) antibodies and determination of hydrogen peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xolani Terrance Ngema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Fanelwa Ajayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla G. L. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACCON 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated Polymer Nanostructures for Photocatalysis under Visible-Light.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Floresyona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Material Research Congress, IMRC, MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated Polymer Nanostructures for Photocatalysis under Visible-Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Floresyona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional and nitrogen doped vertically aligned carbon nanotubes for energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Querne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HeteroNanocarb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02403843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle thermique adaptatif de Satellites par des Revêtements de Polymères Electroactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Petroffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2022 Science et Technologie des Systèmes pi-Conjugués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated Polymer Nanostructures for Photocatalysis under Visible-Light.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Floresyona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Radiation &amp; Radioisotope Researches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Jeongeup-si, Corée., Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated Polymer Nanostructures for Photocatalysis under Visible-Light (Plenary lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xiaojiao Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Floresyona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Solar Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VACNT growth on Aluminium: towards innovative supercapacitor nanocomposite electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pibaleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ghamouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoM&amp;D 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02329035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodépôt en continu de polymères conducteurs sur des électrodes de tapis de nanotubes de carbone – Application aux pseudo-supercondensateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Darchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies des Systèmes pi-Conjugués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3-methylThiophene)/Vertically Aligned Carbon Nanotubes/Aluminium Nanocomposites Electrodes: Synthesis Electrochemical Characterizations and Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L’hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Symposium of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated Polymer Nanostructures for Photocatalysis under Visible-Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Floresyona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SP7 - 7th International Conference on Semiconductor Photochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated Polymer Nanostructures for Photocatalysis under Visible-Light.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Floresyona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Sciences, ICAS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hourgada, Egypte, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential pulse voltammetric immunosensor for hepatitis B surface antigen using modified screen-printed carbon electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantina Upan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kontad Ounnunkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroon Jakmunee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically aligned carbon nanotubes growth at low temperature and their association with conductive polymers for high energy ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L’hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites of nanomaterials and electronic conducting polymers as new platforms for electrochemical biosensors for tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. T. Ngema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Ajayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. L. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCH-CIC Congress X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3MT/VACNT/Al Nanocomposites Electrodes With High Capacitance For Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Darchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCH-CIC CONGRESS X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance en une seule étape de nanotubes de carbone verticalement alignés sur des feuilles d'aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéremie Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VACNT based nanocomposite electrodes on Aluminium for innovative supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pibaleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ghamouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated Polymer Nanostructures for Photocatalysis under Visible-Light (Key Note)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Floresyona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNEPEC - Symposium on Nanomaterials for Environmental Purification and Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3MT/VACNT/Al Nanocomposites electrodes with high capacitance for supercapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Darchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Batterie Li-IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ionic liquid)s as Promising Electrolytes for True Solid States Organic Electrochromic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Shaplov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ponkratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena I. Lozinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Electrochromism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3MT/VACNT/Al Nanocomposites Electrodes With High Capacitance For Supercapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Darchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Transpyrenean Encounter on Advanced Materials (Publié dans Materials and Devices, Vol. 2, n°1, p. 21 (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sète, France. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23647/ca.md20170407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02340812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless and Portable System for the Study of in-vitro Cell Culture Impedance Spectrum by Electrical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin de Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Terosiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kolbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype of a Wireless System for Electrical Impedance Spectroscopy: Demonstration of Real Time Measurements on Cells and Biological Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin de Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Terosiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kolbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically aligned carbon nanotubes based materials for high energy hybrid supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pibaleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ghamouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02351168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance basse température de tapis de NTC par CVD d'aérosols pour leur intégration dans des supercondensateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-H Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02346355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically Aligned Carbon Nanotubes (VACNT) materials for ultracapacitor electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ghamouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Carbon for Energy Storage/Conversion and Environment Protection (CESEP' 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically Aligned Carbon Nanotubes (VACNT) combined to Electronically Conducting Polymers (ECP) in ionic liquids for ultracapacitor electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ghamouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS FAll Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical and electro-optical properties of PEDOT based IPNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures/NDE 2014, Conference 9056 - Electroactive Polymer Actuators and Devices (EAPAD) XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the screening effect in dye sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gjergji Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Polymer Symposium 2014 (BPS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Laulasmaa, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites à base de polymères conducteur électroniques et nanotubes de carbone alignés pour dispositifs de stockage électrochimiques d’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ghamouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02362874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting IPNs: a versatile concept for the design of macro/micro-actuators or optical electroactive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T M Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th World Congress on Biomimetics, Artificial Muscles and Nano-Bio (BAMN2013) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous Polymers as Electrode Materials : Study of Imine-based Covalent Organic Frameworks (COFs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Colloque National du Groupe Français des Polymères, GFP2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Behavior of In-situ Electrosynthetized 3D Metal-Organic Framework (MOF) as Ultra-stable Thin Film on Nickel Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan Nguyen Pham Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid driven enhancements in the electromagnetic interference shielding capabilities of carbon-based polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Al Malak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting &amp; exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Tuning Electrodeposited Platinum Morphology and Activity To-wards Methanol Detection With Organic Underlayer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan Nguyen Pham Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Thi Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free aptasensors with AgNPs as electrochemical probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kandyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry as Powerful Tool for Generation of Thin Film Materials Towards Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan Nguyen Pham Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials for Advanced Technologies (ICMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Singapore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted solvothermal synthesis of Al, Ga or In doped zinc oxide plasmonic nanoparticles dedicated to IR and optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Summer Schools on N&amp;N, OE &amp; Nanomedicine (ISSON22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of MnO2 on spray-coated nanostructured carbon framework as high performance material for energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Saint - Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free thrombin aptasensors with AgNPs as electrochemical probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kandyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Innovations: towards Repair of the Human Body</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraporous π-conjugated Covalent Organic Frameworks (COF) for electrochemical energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating-up synthesis of Al, Ga or In-Doped Zinc Oxide Plasmonic Nanoparticles in a non-polar media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallic Nano-objects International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of Poly(ionic liquid)/reduced graphene oxide for high performance supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Annuelle du GFP IdF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionogel comme électrolyte et séparateur de supercondensateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Molson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy ultracapacitor electrodes based on conventional and nitrogen doped vertically aligned carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Studium "Towards futuristic energy storage; paving its way through supercapacitors, Li-ion batteries and beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02465644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of MnO2 on spray-coated nanostructured carbon framework as high performance material for energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically aligned carbon nanotube based materials: towards superpacitor devices with tunable performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Darchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT19: International Conference on the Science and Application of Nanotubes and Low-Dimensional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02329016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites nanotubes de carbone alignés/polymère conducteur électronique pour des supercondensateurs à haute densité d’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L’hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’électrochimie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanostructured carbon/MnO2 hybrid electrodes for energy storage applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bracciale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation Between Fibroblast and their Extracellular Matrix in an In-Vitro Electrical Impedance Spectroscopy Setup by Using a Custom Electronic Portable System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin de Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Terosiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kolbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FETCH 2018 (Ecole d'hiver Francophone sur les Technologies de Conception des Systèmes embarqués Hétérogènes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically aligned carbon nanotubes (VACNT) materials for ultracapacitor electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ghamouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Science and Application of Nanotubes (NT15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated Polymer Nanostructures for Energy Conversion and Storage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan Nguyen Pham Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 1, 2021, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527820115.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other nanocomposites of MOFs for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal-Organic Framework-Based Nanomaterials for Energy Conversion and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.461-484, 2022, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91179-5.00018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured Materials for Supercapacitors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.579-617, 2022, Advances in Material Research and Technology, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99302-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured Materials for Supercapacitors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.579-617, 2022, Advances in Material Research and Technology, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99302-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured Materials for Supercapacitors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.579-617, 2022, Advances in Material Research and Technology, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99302-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Thermal Control of Satellites with Electroactive Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Petroffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other nanocomposites of MOFs for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal-Organic Framework-Based Nanomaterials for Energy Conversion and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.461-484, 2022, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91179-5.00018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Studies of Conjugated Polyrotaxanes And Their Unthreaded Analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurica Farcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Physical Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2016, 9781118470459. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118468586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting IPNs and Ionic Liquids: Applications to Electroactive Polymer Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Ionic Liquids in Polymer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.297-321, 2015, 978-3-662-51172-5. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44903-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Nanomechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Labdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bréchignac; Philippe Houdy; Marcel Lahmani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials and Nanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.229-265, 2007, 978-3-540-72992-1. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72993-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de contrôle de la réflectivité infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021205280. DI-TBN-19-006. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR GROWING CARBON NANOTUBES ON THE SURFACE AND IN THE BODY OF A POROUS CARBONACEOUS SUBSTRATE AND USE FOR PREPARING AN ELECTRODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020039145. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR THE PREPARATION OF AN ELECTRODE COMPRISING AN ALUMINIUM SUBSTRATE, ALIGNED CARBON NANOTUBES AND AN ELECTROCONDUCTIVE ORGANIC POLYMER, THE ELECTRODE AND USES THEREOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Darchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2018158543. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD OF PREPARING A COMPOSITE, COMPOSITE THUS OBTAINED AND USES THEREOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2012004317. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPENETRATING POLYMER NETWORKS WITH ADJUSTABLE EMISSIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2010058108. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTROCHROMIC POLYMERS AND POLYMER ELECTROCHROMIC DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyukwan Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Schwendeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schottland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avni Argun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US20040173782. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A METHOD TO CONTACT PATTERNED ELECTRODES ON POROUS SUBSTRATES AND DEVICES THEREBY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avni Argun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2005053005. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId527"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Henri Aubert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-henri-aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9253-877X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">148677525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=_1bMZU8AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABF-1255-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Highly Conductive COF-5-Based Architectures: A Strategy to Capitalize on Pore Structure for High-Performance Ion Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavilluniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan- Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Khanh-Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.105006. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ensm.2026.105006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ionic liquid)s as self-sufficient polyelectrolytes for quasi-solid state and membraneless supercapacitor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Nosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Alaa Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Drockenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 682, pp.240381. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2026.240381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Paper-Based Electrochemical Immunosensor for the Detection of Prostate-Specific Antigen (PSA) Based on Modified Flexible Screen-Printed Carbon Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jittrapun Soongsong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mani Arivazhagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroon Jakmunee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.31009 - 31021. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c04238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Diverse applications of versatile hierarchically highly porous PolyHIPEs towards promising substrates for site directed immunosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelani Leonard Sithi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan Nguyen Pham Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ntumba Muya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Gloria Lorraine Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 226, pp.113747. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2025.113747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new microwave-assisted synthesis route to produce doped ZnO nanocrystals in non-polar media for the design of IR emissivity modulation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin-Pasturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 509, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.160966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive electrochemical assay of CA19-9 on gold nanoparticles/porous carbons nanohybrid amplified by polyoxometalate/aptamer/graphene quantum dot-decorated gold nanotags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopit Phetsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5tb01565k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grinding-exfoliated 2D transition metal dichalcogenides as scalable binders for freestanding, additive-free electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supakeit Chanarsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panwad Chavalekvirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirintra Arayawate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atiweena Krittayavathananon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 542, pp.147465. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Microwave-Assisted Synthesis of Covalent Organic Frameworks Opens the Way Toward More Suitable Porous Supercapacitor Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Khanh-Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.3c02484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt Nanoparticles Electrodeposited on an Ultrathin Nitrogen-Rich Underlayer for Methanol Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Thuy Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Anh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thi Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keagan Pokpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (12), pp.14174-14184. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.4c01675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Al, Ga and in-doped zinc oxide nanoparticles as key components for the design of electrophoretic inks with MWIR and LWIR absorbance properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 497, pp.154253. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.154253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy of forming sandwich electrodes based on graphene and two-dimensional transition metal dichalcogenides as supercapacitors to avoid gas evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supakeit Chanarsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natthawat Semakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroon Jakmunee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawin Iamprasertkun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.113083. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2024.113083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrochromic Displays Comprising The Three Primary Cyan Magenta and Yellow Colors Under Juxtaposed and Stacked Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ernest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fagour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202301654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Carbonaceous Foams Derived from High Internal Phase Emulsion for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Muya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pokpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (10), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202300689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrochromic Displays Comprising The Three Primary Cyan Magenta and Yellow Colors Under Juxtaposed and Stacked Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ernest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fagour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202301654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of multi-layer electrochromic polymer display for remotely tunable green-cyan contact lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Menez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0201708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of high density Vertically Aligned Carbon Nanotubes grown onto different grades of aluminum – Application to supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L’hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 553, pp.232258. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2022.232258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of in-situ electrosynthetized 3D metal-organic framework (MOF) as ultra-stable thin film on nickel foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 441, pp.141792. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The straightforward approach of tuning the photoluminescence and electrical properties of encapsulated PEDOT end-capped by pyrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurica Farcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalin Damoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Asandulesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Ionut Tigoianu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 376, pp.121461. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2023.121461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsically Stretchable Integrated Passive Matrix Electrochromic Display Using PEDOT:PSS Ionic Liquid Composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Dobashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Tan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirza Saquib Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (23), pp.28288-28299. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c02902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophoretic displays for IR emissivity modulation and temperature control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC04147B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoO 3 –Carbon Nanotube Negative Electrode Designed for a Fully Hybrid Asymmetric Metal Oxide-Based Pseudocapacitor Operating in an Organic Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (8), pp.9361-9372. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c00632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysics, and Langmuir Films of Polyfluorene/Permodified Cyclodextrin Polyrotaxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alae El Haitami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Resmerita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (38), pp.11406-11413. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c02014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple label-free electrochemical sensor for sensitive detection of alpha-fetoprotein based on specific aptamer immobilized platinum nanoparticles/carboxylated-graphene oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantima Upan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napaporn Youngvises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adisorn Tuantranont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanpen Karuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93399-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-A Dyads and A-D-A Triads based on Ferrocene: Push-pull Dyes of Unusual Behaviours in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Noirbent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tuân Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Péralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1NJ01680F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal strategy based on radiation chemistry for facile and direct synthesis of poly(3-thiophene acetic acid) polymers in water and dichloromethane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teseer Bahry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenpeng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Deniset-Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Mbomekalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (27), pp.11652-11666. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0nj01474e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electropolymerized poly(3-methylthiophene) onto high density vertically aligned carbon nanotubes directly grown on aluminum substrate: Application to electrochemical capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 350, pp.136377. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02933784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly sensitive voltammetric immunosensor for the detection of prostate specific antigen based on silver nanoprobe assisted graphene oxide modified screen printed carbon electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chidkamon Thunkhamrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prakit Chuntib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kontad Ounnunkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208, pp.120389. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of MnO2 on spray-coated nanostructured carbon framework as high performance material for energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Tran Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 384, pp.125310 -. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New push-pull dyes based on 2-(3-oxo-2,3-dihydro-1H-cyclopenta[b]naphthalen-1-ylidene)malononitrile: An amine-directed synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Noirbent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Péralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.108182. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.108182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential injection-differential pulse voltammetric immunosensor for hepatitis B surface antigen using the modified screen-printed carbon electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantima Upan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kontad Ounnunkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroon Jakmunee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 349, pp.136335. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamic acid (PAA) immobilized on glassy carbon electrode (GCE) as an electrochemical platform for the sensing of tuberculosis (TB) antibodies and hydrogen peroxide determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xolani Terrance Ngema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanelwa Ajayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00032719.2019.1636058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cucurbit[7]uril-Threaded Poly(3,4-ethylenedioxythiophene): A Novel Processable Conjugated Polyrotaxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurica Farcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaleel Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Resmerita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Sacarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Asandulesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (21), pp.3442-3450. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201801724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step synthesis of vertically aligned carbon nanotube forest on aluminium foils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.1590. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9111590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02358666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic degradation of organic pollutant with polypyrrole nanostructures under UV and visible light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojiao Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dita Floresyona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tuân Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 242, pp.284-292. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal regulation of satellites using adaptive polymeric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Petroffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.110035. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2019.110035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal regulation of satellites using adaptive polymeric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Petroffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.110035. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2019.110035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene/permethylated β-cyclodextrin) polypseudorotaxane and polyrotaxane: Synthesis, characterization and application as hole transporting materials in perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tuân Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Theodosopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105 (45), pp.250-256. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel families of conductive cationic poly(ionic liquid)s and their application in all-polymer flexible pseudo-supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ponkratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lozinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Vlasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 281, pp.777-788. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.05.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-standing gel polymer electrolyte for improving supercapacitor thermal and electrochemical stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dagousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 391, pp.86-93. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.04.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the colorimetric properties of quinoxaline-based pi-conjugated copolymers by tuning their acceptor strength: a joint theoretical and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fagour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gjergji Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (36), pp.22311-22319. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7ra02535a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly active poly(3-hexylthiophene) nanostructures for photocatalysis under solar light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dita Floresyona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lampre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 209, pp.23-32. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.02.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypyrrole-modified graphene sheet nanocomposites as new efficient materials for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alain-Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.510 - 520. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced reduction-polymerization route for the synthesis of PEDOT conducting polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenpeng Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Coletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Rebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Baïz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.157-166. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cucurbit[7]uril-based fluorene polyrotaxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurica Farcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaleel Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Resmerita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.256-264. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypyrrole Derivatives in the Design of Electrochemically Driven Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryck Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Iwuoha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-Reviews in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (5), pp.414-423. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1570193X13666151125230512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-light active conducting polymer nanostructures with superior photocatalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srabanti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Amoin Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.18002. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting polymer nanofibers with controlled diameters synthesized in hexagonal mesophases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srabanti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Deniset-Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.8311-8320. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nj00826c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting polymer nanostructures for photocatalysis under visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srabanti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Amoin Kouame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.505-511. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat4220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal enhancement of electrochemical biosensors via direct electrochemical oxidation of silver nanoparticle labels coated with zwitterionic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (2), pp.402-405. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CC07474B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study of infrared reflectivity of poly(3,4-ethylenedioxythiophene) model layers with different morphologies and conductivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.141-151. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2015.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular wire formation from poly[2,7-(9,9-dioctylfluorene)-alt-(5,5′-bithiophene/cucurbit[7]uril)] polyrotaxane copolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurica Farcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyotirmayee Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, pp.124-129. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Photophysical, and Morphological Properties of Azomethine-Persylilated α-Cyclodextrin Main-Chain Polyrotaxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurica Farcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Resmerita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indrajit Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216 (6), pp.662-670. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201400543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3-methylthiophene)/Vertically Aligned Multi-walled Carbon Nanotubes: Electrochemical Synthesis, Characterizations and Electrochemical Storage Properties in Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L’hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130, pp.754-765. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2014.03.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optical properties of aromatic oligoazomethine/permethylated alpha-cyclodextrin main-chain polyrotaxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Stefanache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Balan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Harabagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 599, pp.104-109. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2014.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first truly all-solid state organic electrochromic device based on polymeric ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Shaplov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ponkratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lozinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (24), pp.3191-3193. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc49876j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of permodified β-cyclodextrin on the photophysical properties of poly[2,7-(9,9-dioctylfluorene)- alt -(5,5′-bithiophene)] main chain polyrotaxanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurica Farcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Tregnago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Resmerita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Taleb Dehkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (4), pp.460-471. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.27034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEDOT nanostructures synthesized in hexagonal mesophases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srabanti Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Deniset-Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (3), pp.1106-1115. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3NJ01349A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truly solid state electrochromic devices constructed from polymeric ionic liquids as solid electrolytes and electrodes formulated by vapor phase polymerization of 3,4-ethylenedioxythiophene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Shaplov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ponkratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lozinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (16), pp.3385-3396. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and electro-optical properties of polyfluorene modified with randomly distributed electron-donor and rotaxane electron-acceptor structural units in the main chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurica Farcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Janietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Harabagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (7), pp.1672-1683. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/POLA.26546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical and optical properties of poly(3,4-dimethylthiophene) and its copolymers with 3-methylthiophenein ionic liquids media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laffaiteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.13-22. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver nanoparticles to improve electron transfer at interfaces of gold electrodes modified by biotin or avidin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 692, pp.17-25. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2012.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processable Star-Shaped Molecules with Triphenylamine Core as Hole-Transporting Materials: Experimental and Theoretical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Metri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (5), pp.3765-3772. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2098872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Solid Polymer Electrolytes Based on Nitrile Butadiene Rubber/Poly(ethylene oxide) Interpenetrating Polymer Networks Containing Either LiTFSI or EMITFSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Maziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (24), pp.9683 - 9691. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma201662h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene)-containing semi-interpenetrating polymer networks: a versatile concept for the design of optical or mechanical electroactive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (3), pp.313-320. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.2772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00784095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and chemical transformations induced by laser impact on TiO2 and Nb2O5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Niazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 58 (4), pp.679-684. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3697(96)00196-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient electrode composites for supercapacitor by the marriage of 2D organic framework and multiwalled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2025 : Cinquième congrès national Sciences et Technologies des systèmes pi-conjugués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing color rendering in electrochromic displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ernest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fagour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroEAP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroEAP, Jun 2025, Linz (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted synthesis of Covalent Organic Frameworks an their composites for application in energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Khao Yai, Thailand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid/polar solvent carbon-based ionogel composites for electromagnetic interference shielding by microwave absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Al Malak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Nanosciences &amp; Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvothermal synthesis of Al, Ga or In doped zinc oxide plasmonic nanoparticles designed for IR active electrophoretic displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Meeting on Electrochromism (IME-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave assisted synthesis of Covalent Organic Frameworks for application in supercapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French MOFs, COFs and Porous Polymers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-printed multilayer ionogels for wideband microwave absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Al Malak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Varsovie (Warsaw), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of CarboHIPE and electrical conducting metal oxide decorated CarboHIPE as electrode materials for supercapacitor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENERGYLAB Workshop – Recent Advances in Sensors and Energy driven Applications, WRASEA24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr. candice Francke, SensorLab - UWC; Dr. Thuan Pham, LPPI - CYU; Prof. Priscilla Baker, Sensorlab - UWC; Prof. Pierre-Henri Aubert, LPPI - UWC, Apr 2024, Cape Town / Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen and Oxygen doped Vertically Aligned Carbon Nanotubes (VACNT) for high-energy ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L’hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACCON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Chiang Rai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-capacitors using stable n-doped conducting polymers combined to vertically aligned carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochromic devices with stacked cyan, magenta and yellow pixels architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ernest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fagour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACCON Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Chiang Rai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Solid-State Supercapacitors based on Reduced Graphene Oxide –Dynamic Ion Gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil R Nosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Lepre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel F Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Drockenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th annual ISE Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the microwave assisted synthesis of covalent organic framework-based materials for supercapacitor electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElECNANO10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Energy Ultracapacitors based on Nitrogen and Oxygen Doped Vertically Aligned Nanotubes (VACNT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L’hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically aligned carbon nanotubes and conducting polymers: from lab curiosity to scale up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry in South Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Johanesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-solid-state Supercapacitors Combining rGO and Dynamic Ion Gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Nosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Lepre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Drockenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoThailand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of poly(HIPE) based materials for supercapacitor application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENERGYLAB Workshop – Recent Advances in Sensors and Energy driven Applications, WRASEA22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Neuville sur Oise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de matériaux ultraporeux pour le stockage de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reagentless thrombin aptasensors with AgNPs as electroactive probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kandyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Senergylab workshop on recent advances in sensors and energy driven applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Variable Emissivity Polymer Coating for Thermal Radiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Petroffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roumegoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research (eMRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Strabsourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Graphene Oxide/Poly(Ionic Liquid) Electrodes for Flexible High-Performance Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-capacitors using n-doped conducting polymers combined to aligned carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al, Ga or In-Doped Zinc Oxide Plasmonic Nanoparticles prepared by solvothermal synthesis for IR & optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Conducting Polymer Coated Poly(HIPE) Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Rabelani Sithi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Senergylab workshop on recent advances in sensors and energy driven applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Graphene-oxide – Poly(ionic liquid) electrodes for flexible high performance supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse µ-ondes de nanoparticules plasmoniques d'oxyde de zinc dopés Al, Ga ou In, par voie solvothermale pour des applications IR et optoélectroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de réseaux organiques covalents pour le stockage de l’energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GFP Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-capacitors using stable n-doped conducting polymers combined to aligned carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de nanotubes de carbone alignés verticalement sur feuilles d’aluminium pour application supercondensateurs : synthèse en une étape, à partir de précurseurs biosourcés et caractérisation électrochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxide plasmonic nanocrystals for infrared modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting Polymers/Aligned Carbon Nanotubes: From lab scale studies toward upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR OERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of thiophene-based polymer and vertically aliged carbon nanotubes for n-doping based negative electrodes of pseudocapacitors with high energy and power densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of variable emissivity coatings for thermal radiator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES 2021 - 50th International Conference on Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electropolymerized Poly(3-methylthiophene) onto high density Vertically Aligned Carbon Nanotubes directly grown on Aluminum Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances &amp;Applications of Conducting PolymerNanostructures &amp;Nanocomposites Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of metal oxides on spray-coated nanostructured carbon framework as high performance electrode material for asymmetric pseudocapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">237th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamic acid (PAA) as an electrochemical platform for the sensing of tuberculosis (TB) antibodies and determination of hydrogen peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xolani Terrance Ngema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Fanelwa Ajayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla G. L. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACCON 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated Polymer Nanostructures for Photocatalysis under Visible-Light.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Floresyona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Material Research Congress, IMRC, MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated Polymer Nanostructures for Photocatalysis under Visible-Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Floresyona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VACNT growth on Aluminium: towards innovative supercapacitor nanocomposite electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pibaleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ghamouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoM&amp;D 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02329035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated Polymer Nanostructures for Photocatalysis under Visible-Light (Plenary lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xiaojiao Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Floresyona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Solar Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional and nitrogen doped vertically aligned carbon nanotubes for energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Querne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HeteroNanocarb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02403843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle thermique adaptatif de Satellites par des Revêtements de Polymères Electroactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Petroffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2022 Science et Technologie des Systèmes pi-Conjugués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated Polymer Nanostructures for Photocatalysis under Visible-Light.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Floresyona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Radiation &amp; Radioisotope Researches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Jeongeup-si, Corée., Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodépôt en continu de polymères conducteurs sur des électrodes de tapis de nanotubes de carbone – Application aux pseudo-supercondensateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Darchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies des Systèmes pi-Conjugués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3-methylThiophene)/Vertically Aligned Carbon Nanotubes/Aluminium Nanocomposites Electrodes: Synthesis Electrochemical Characterizations and Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L’hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Symposium of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated Polymer Nanostructures for Photocatalysis under Visible-Light.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Floresyona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Sciences, ICAS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hourgada, Egypte, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated Polymer Nanostructures for Photocatalysis under Visible-Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Floresyona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SP7 - 7th International Conference on Semiconductor Photochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential pulse voltammetric immunosensor for hepatitis B surface antigen using modified screen-printed carbon electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantina Upan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kontad Ounnunkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroon Jakmunee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Durban, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically aligned carbon nanotubes growth at low temperature and their association with conductive polymers for high energy ultracapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L’hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3MT/VACNT/Al Nanocomposites Electrodes With High Capacitance For Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Darchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCH-CIC CONGRESS X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance en une seule étape de nanotubes de carbone verticalement alignés sur des feuilles d'aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéremie Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites of nanomaterials and electronic conducting polymers as new platforms for electrochemical biosensors for tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. T. Ngema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Ajayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. L. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERCH-CIC Congress X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VACNT based nanocomposite electrodes on Aluminium for innovative supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pibaleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ghamouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated Polymer Nanostructures for Photocatalysis under Visible-Light (Key Note)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Floresyona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mendes Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNEPEC - Symposium on Nanomaterials for Environmental Purification and Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ionic liquid)s as Promising Electrolytes for True Solid States Organic Electrochromic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Shaplov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ponkratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena I. Lozinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Electrochromism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3MT/VACNT/Al Nanocomposites electrodes with high capacitance for supercapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Darchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Batterie Li-IDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3MT/VACNT/Al Nanocomposites Electrodes With High Capacitance For Supercapacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Darchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Transpyrenean Encounter on Advanced Materials (Publié dans Materials and Devices, Vol. 2, n°1, p. 21 (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sète, France. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23647/ca.md20170407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02340812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless and Portable System for the Study of in-vitro Cell Culture Impedance Spectrum by Electrical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin de Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Terosiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kolbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference on Digital System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype of a Wireless System for Electrical Impedance Spectroscopy: Demonstration of Real Time Measurements on Cells and Biological Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin de Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Terosiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kolbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically aligned carbon nanotubes based materials for high energy hybrid supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Charon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pibaleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Fakhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ghamouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02351168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance basse température de tapis de NTC par CVD d'aérosols pour leur intégration dans des supercondensateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-H Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEC2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02346355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically Aligned Carbon Nanotubes (VACNT) materials for ultracapacitor electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ghamouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Carbon for Energy Storage/Conversion and Environment Protection (CESEP' 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically Aligned Carbon Nanotubes (VACNT) combined to Electronically Conducting Polymers (ECP) in ionic liquids for ultracapacitor electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ghamouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS FAll Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical and electro-optical properties of PEDOT based IPNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures/NDE 2014, Conference 9056 - Electroactive Polymer Actuators and Devices (EAPAD) XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the screening effect in dye sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gjergji Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Polymer Symposium 2014 (BPS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Laulasmaa, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites à base de polymères conducteur électroniques et nanotubes de carbone alignés pour dispositifs de stockage électrochimiques d’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ghamouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02362874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting IPNs: a versatile concept for the design of macro/micro-actuators or optical electroactive devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T M Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th World Congress on Biomimetics, Artificial Muscles and Nano-Bio (BAMN2013) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Conjugated Porous Covalent Organic Framework (COF): Application for Electrochemical Storage Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicki Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2025 : Cinquième congrès national Sciences et Technologies des systèmes pi-conjugués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous Polymers as Electrode Materials : Study of Imine-based Covalent Organic Frameworks (COFs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Arrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Colloque National du Groupe Français des Polymères, GFP2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid driven enhancements in the electromagnetic interference shielding capabilities of carbon-based polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Al Malak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting &amp; exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry as Powerful Tool for Generation of Thin Film Materials Towards Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan Nguyen Pham Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials for Advanced Technologies (ICMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Singapore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Tuning Electrodeposited Platinum Morphology and Activity To-wards Methanol Detection With Organic Underlayer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan Nguyen Pham Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Thi Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free aptasensors with AgNPs as electrochemical probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kandyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Behavior of In-situ Electrosynthetized 3D Metal-Organic Framework (MOF) as Ultra-stable Thin Film on Nickel Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan Nguyen Pham Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of MnO2 on spray-coated nanostructured carbon framework as high performance material for energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Saint - Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted solvothermal synthesis of Al, Ga or In doped zinc oxide plasmonic nanoparticles dedicated to IR and optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Summer Schools on N&amp;N, OE &amp; Nanomedicine (ISSON22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free thrombin aptasensors with AgNPs as electrochemical probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kandyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ntumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Innovations: towards Repair of the Human Body</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraporous π-conjugated Covalent Organic Frameworks (COF) for electrochemical energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating-up synthesis of Al, Ga or In-Doped Zinc Oxide Plasmonic Nanoparticles in a non-polar media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallic Nano-objects International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of Poly(ionic liquid)/reduced graphene oxide for high performance supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Annuelle du GFP IdF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionogel comme électrolyte et séparateur de supercondensateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giao T. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Molson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mallouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy ultracapacitor electrodes based on conventional and nitrogen doped vertically aligned carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Studium "Towards futuristic energy storage; paving its way through supercapacitors, Li-ion batteries and beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02465644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically aligned carbon nanotube based materials: towards superpacitor devices with tunable performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Darchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NT19: International Conference on the Science and Application of Nanotubes and Low-Dimensional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02329016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of MnO2 on spray-coated nanostructured carbon framework as high performance material for energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T.M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites nanotubes de carbone alignés/polymère conducteur électronique pour des supercondensateurs à haute densité d’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Querné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nassoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L’hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’électrochimie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation Between Fibroblast and their Extracellular Matrix in an In-Vitro Electrical Impedance Spectroscopy Setup by Using a Custom Electronic Portable System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin de Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Terosiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kolbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FETCH 2018 (Ecole d'hiver Francophone sur les Technologies de Conception des Systèmes embarqués Hétérogènes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanostructured carbon/MnO2 hybrid electrodes for energy storage applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bondavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bracciale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertically aligned carbon nanotubes (VACNT) materials for ultracapacitor electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne-L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ghamouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Science and Application of Nanotubes (NT15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated Polymer Nanostructures for Energy Conversion and Storage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan Nguyen Pham Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 1, 2021, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527820115.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other nanocomposites of MOFs for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal-Organic Framework-Based Nanomaterials for Energy Conversion and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.461-484, 2022, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91179-5.00018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured Materials for Supercapacitors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.579-617, 2022, Advances in Material Research and Technology, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99302-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured Materials for Supercapacitors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.579-617, 2022, Advances in Material Research and Technology, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99302-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guemiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured Materials for Supercapacitors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.579-617, 2022, Advances in Material Research and Technology, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99302-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Thermal Control of Satellites with Electroactive Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Petroffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Other nanocomposites of MOFs for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lavillunière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuan-Nguyen Pham-Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal-Organic Framework-Based Nanomaterials for Energy Conversion and Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.461-484, 2022, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91179-5.00018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Studies of Conjugated Polyrotaxanes And Their Unthreaded Analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurica Farcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Physical Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2016, 9781118470459. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118468586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting IPNs and Ionic Liquids: Applications to Electroactive Polymer Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Plesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Ionic Liquids in Polymer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.297-321, 2015, 978-3-662-51172-5. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44903-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Nanomechanical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Labdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bréchignac; Philippe Houdy; Marcel Lahmani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials and Nanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.229-265, 2007, 978-3-540-72992-1. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72993-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de contrôle de la réflectivité infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vancaeyzeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021205280. DI-TBN-19-006. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for growing carbon nanotubes on the surface and in the body of a porous carbonaceous substrate and use for preparing an electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020039145. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for the preparation of an electrode comprising an aluminium substrate, aligned carbon nanotubes and an electroconductive organic polymer, the electrode and uses thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Darchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Descarpentries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2018158543. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD OF PREPARING A COMPOSITE, COMPOSITE THUS OBTAINED AND USES THEREOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2012004317. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPENETRATING POLYMER NETWORKS WITH ADJUSTABLE EMISSIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Teyssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2010058108. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTROCHROMIC POLYMERS AND POLYMER ELECTROCHROMIC DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyukwan Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Schwendeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schottland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avni Argun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US20040173782. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A METHOD TO CONTACT PATTERNED ELECTRODES ON POROUS SUBSTRATES AND DEVICES THEREBY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avni Argun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2005053005. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId531"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFD098E3"/>
+    <w:nsid w:val="5507E031"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-aubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9253-877X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148677525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-1255-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lavilluniere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan- Nguyen Pham-Truong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Khanh-Ly Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mallouki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2026.105006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin-Pasturel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Legall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.160966" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopit Phetsang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jouanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan-Nguyen Pham-Truong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peralta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5tb01565k" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jittrapun Soongsong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Arivazhagan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Banet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroon Jakmunee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c04238" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262744v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabelani Leonard Sithi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Nguyen Pham Truong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ntumba Muya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gloria Lorraine Baker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.113747" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supakeit Chanarsa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panwad Chavalekvirat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirintra Arayawate" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiweena Krittayavathananon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147465" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lavilluni&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c02484" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Le" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyet Anh Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Vu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keagan Pokpas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c01675" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.154253" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthawat Semakul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawin Iamprasertkun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.113083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ernest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fagour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sallenave" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301654" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham-Truong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vancaeyzeele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pokpas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300689" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04433769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04622089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Menez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Murat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201708" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420301v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Querne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L&#8217;hermite" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232258" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurica Farcas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalin Damoc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Asandulesa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ionut Tigoianu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.121461" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guemiza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141792" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Preston" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Dobashi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tan Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Saquib Sarwar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02902" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chrun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC04147B" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pognon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T.M. Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00632" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Resmerita" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cantin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantima Upan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napaporn Youngvises" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisorn Tuantranont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanpen Karuwan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93399-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noirbent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brunel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tu&#226;n Bui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;ralta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ01680F" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001714v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teseer Bahry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenpeng Cui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Mbomekalle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj01474e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866910v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pigot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tuan Bui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108182" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282853v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kontad Ounnunkad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136335" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933784v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafourcade" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Descarpentries" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136377" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282864v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidkamon Thunkhamrak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakit Chuntib" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120389" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489742v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rogier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pognon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bondavalli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galindo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Tran Minh Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125310" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xolani Terrance Ngema" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Baker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanelwa Ajayi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2019.1636058" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282907v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaleel Assaf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Sacarescu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801724" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04216406v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dita Floresyona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Remita" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.10.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3TFB63C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358666v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nassoy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Descarpentries" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9111590" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516275v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Petroffe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110035" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282901v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abdallah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Theodosopoulou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.06.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287116v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.07.018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R5N19Q1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516292v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dudon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287122v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ponkratov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lozinskaya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Vlasov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.191" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BMX682P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417088v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dagousset" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.04.073" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401939v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thirion" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji Sini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra02535a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553454v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mathurin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.02.069" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X38K1F36-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723440v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.067" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561864v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coletta" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rebois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ba&#239;z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.10.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516306v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Balan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.08.031" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286885v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryck Ward" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Iwuoha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570193X13666151125230512" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-63RB5FNS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979988v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Amoin Kouame" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4220" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224129v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj00826c" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250170v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01102096v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Geagea" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC07474B" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516335v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrajit Ghosh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201400543" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B4JSPSX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516312v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Louet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.06.047" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516349v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmayee Mohanty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lazar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075928v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Aubert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagoutte" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.03.097" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XS6JP91-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301766v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tregnago" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Taleb Dehkordi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27034" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DZWRWX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397900v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Stefanache" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Harabagiu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.03.027" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286869v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shaplov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49876j" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117164v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ01349A" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286879v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.04.013" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G1MN0Z0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112595v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Janietz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/POLA.26546" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLDQJHQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064309v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laffaiteur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.05.030" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLSCHXSJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286851v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamblin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Banet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.12.020" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP7ZDGB3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286841v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Metri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2098872" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829121v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma201662h" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00784095v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2772" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SSCK211-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469543v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dauzon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mansour" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Niazi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Munir" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(96)00196-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FBB925P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05252400v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969586v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639685v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Al Malak" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830729v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308810v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974947v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346926v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420494v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422933v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Quern&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422926v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969384v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil R Nosov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lepre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Schmidt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Drockenmuller" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410510v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420518v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri Aubert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422936v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422932v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Nosov" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmidt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412242v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410604v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411796v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423057v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Rabelani Sithi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ntumba" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395469v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plesse" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423055v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kandyli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420529v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969325v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422923v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roumegoux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411760v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410632v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422920v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420546v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410671v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422915v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420489v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327635v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marcel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubost" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ravaux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422917v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mestre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395813v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bondavalli" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420484v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fanelwa Ajayi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla G. L. Baker" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058344v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Remita" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yuan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Floresyona" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendes Marinho" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058348v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403843v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Querne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H Aubert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422910v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058343v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058336v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Floresyona" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329035v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pibaleau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422913v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Darchy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422908v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058342v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058345v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420437v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantina Upan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420458v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420376v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. T. Ngema" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Ajayi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. L. Baker" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422899v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339883v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Reynaud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remie Descarpentries" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339982v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Charon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130646v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420410v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darchy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boisset" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hauf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422905v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena I. Lozinskaya" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340812v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Darchy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boisset" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hauf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Descarpentries" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Mestre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23647/ca.md20170407" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552359v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Roux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592234v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02351168v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fakhry" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran Van" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346355v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Massonnet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Aubert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356702v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Porcher" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayah" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356714v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974544v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073809v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362874v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tatard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829114v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T M Nguyen" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347322v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arrault" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423061v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396009v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423060v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Thi Thu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420566v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423063v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412658v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412626v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pognon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T. M. Nguyen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420571v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412639v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412717v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396352v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394699v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Molson" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02465644v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395789v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329016v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desgranges" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420586v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395760v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bracciale" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688973v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356712v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03775247v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527820115.ch12" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079173v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91179-5.00018-8" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360361v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99302-3_26" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333906v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966378v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811806v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360366v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422851v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118468586" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422839v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Teyssi&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44903-5" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342997v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72993-8_8" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RS7WVC7X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780718v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404856v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404875v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422750v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sarrazin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422763v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verge" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422811v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reynolds" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyukwan Zong" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Schwendeman" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schottland" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avni Argun" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422775v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-aubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9253-877X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148677525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_1bMZU8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-1255-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528097v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lavilluniere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan- Nguyen Pham-Truong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Khanh-Ly Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mallouki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2026.105006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guemiza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Nosov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Alaa Eddine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmidt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2026.240381" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jittrapun Soongsong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Arivazhagan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Banet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Aubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroon Jakmunee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c04238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabelani Leonard Sithi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Nguyen Pham Truong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ntumba Muya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gloria Lorraine Baker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2025.113747" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin-Pasturel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Legall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vidal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.160966" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopit Phetsang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jouanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan-Nguyen Pham-Truong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peralta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5tb01565k" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346961v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supakeit Chanarsa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panwad Chavalekvirat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirintra Arayawate" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiweena Krittayavathananon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147465" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lavilluni&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c02484" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyet Anh Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Vu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keagan Pokpas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c01675" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.154253" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthawat Semakul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawin Iamprasertkun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.113083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ernest" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fagour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sallenave" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301654" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham-Truong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vancaeyzeele" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pokpas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202300689" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04433769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04622089v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Menez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Murat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vidal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201708" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Querne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L&#8217;hermite" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.232258" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360353v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vancaeyzeele" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141792" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurica Farcas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalin Damoc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Asandulesa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ionut Tigoianu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.121461" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Preston" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Dobashi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tan Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Saquib Sarwar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c02902" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079140v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chrun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC04147B" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078940v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pognon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galindo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T.M. Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Aubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00632" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516201v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Resmerita" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fichet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cantin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282884v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantima Upan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napaporn Youngvises" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisorn Tuantranont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanpen Karuwan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93399-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noirbent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brunel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tu&#226;n Bui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;ralta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ01680F" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001714v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teseer Bahry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenpeng Cui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Mbomekalle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj01474e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafourcade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Descarpentries" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136377" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidkamon Thunkhamrak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakit Chuntib" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kontad Ounnunkad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120389" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489742v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rogier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pognon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bondavalli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galindo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Tran Minh Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125310" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866910v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pigot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tuan Bui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108182" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282853v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136335" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282914v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xolani Terrance Ngema" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Baker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanelwa Ajayi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2019.1636058" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282907v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaleel Assaf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Sacarescu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801724" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358666v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nassoy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Descarpentries" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9111590" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04216406v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dita Floresyona" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Remita" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.10.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3TFB63C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516275v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Petroffe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282901v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469552v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abdallah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Theodosopoulou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.06.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287122v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ponkratov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lozinskaya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Vlasov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.191" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BMX682P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417088v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dagousset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T.M. Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.04.073" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401939v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thirion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji Sini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra02535a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553454v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mathurin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.02.069" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X38K1F36-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alain-Rizzo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galmiche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.067" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561864v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coletta" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rebois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ba&#239;z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.10.011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516306v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Balan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.08.031" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286885v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryck Ward" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Iwuoha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570193X13666151125230512" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-63RB5FNS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250170v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srabanti Ghosh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Amoin Kouame" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224129v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj00826c" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979988v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4220" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01102096v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Geagea" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC07474B" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516312v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Louet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dudon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.06.047" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516349v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmayee Mohanty" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lazar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.021" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516335v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrajit Ghosh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201400543" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B4JSPSX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075928v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Aubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagoutte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.03.097" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XS6JP91-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397900v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Stefanache" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Harabagiu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.03.027" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286869v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shaplov" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49876j" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301766v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tregnago" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Taleb Dehkordi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27034" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DZWRWX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117164v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ01349A" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286879v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.04.013" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G1MN0Z0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112595v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Janietz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/POLA.26546" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLDQJHQN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064309v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laffaiteur" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.05.030" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLSCHXSJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286851v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamblin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Banet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.12.020" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP7ZDGB3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286841v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Metri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2098872" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829121v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Maziz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma201662h" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00784095v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vidal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2772" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SSCK211-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469543v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dauzon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mansour" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Niazi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Munir" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(96)00196-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FBB925P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612359v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05252400v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969586v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639685v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Al Malak" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830729v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308810v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974947v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346926v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420494v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422933v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Quern&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422926v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969384v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil R Nosov" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lepre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Schmidt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Drockenmuller" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410510v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420518v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henri Aubert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422936v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422932v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412242v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410604v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423055v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kandyli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ntumba" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422923v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roumegoux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969325v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plesse" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420529v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411796v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423057v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Rabelani Sithi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04395469v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411760v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410632v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422920v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420546v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410671v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422915v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420489v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327635v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marcel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubost" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ravaux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422917v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mestre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395813v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bondavalli" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420484v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fanelwa Ajayi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla G. L. Baker" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058344v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Remita" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yuan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Floresyona" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendes Marinho" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghosh" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058348v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329035v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pibaleau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058336v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xiaojiao Yuan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Floresyona" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403843v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Querne" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H Aubert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422910v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058343v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422913v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Darchy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422908v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058345v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058342v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420437v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantina Upan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420458v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422899v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339883v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Reynaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne-L'Hermite" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remie Descarpentries" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420376v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. T. Ngema" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Ajayi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. L. Baker" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339982v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Charon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130646v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422905v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena I. Lozinskaya" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420410v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darchy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boisset" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hauf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340812v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Darchy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boisset" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hauf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Descarpentries" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Mestre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23647/ca.md20170407" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552359v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Roux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592234v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02351168v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fakhry" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran Van" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346355v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Massonnet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Aubert" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356702v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Porcher" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayah" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356714v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974544v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073809v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02362874v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tatard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829114v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T M Nguyen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612389v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicki Arrault" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347322v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arrault" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396009v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423063v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423060v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Thi Thu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420566v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423061v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412626v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Pognon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao T. M. Nguyen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412658v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420571v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412639v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412717v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396352v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394699v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Molson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02465644v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329016v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desgranges" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395789v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420586v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688973v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395760v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bracciale" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356712v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03775247v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527820115.ch12" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079173v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91179-5.00018-8" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360361v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99302-3_26" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333906v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966378v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811806v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360366v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422851v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118468586" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422839v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Teyssi&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44903-5" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342997v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72993-8_8" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RS7WVC7X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780718v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404856v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mayne" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404875v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422750v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sarrazin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422763v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verge" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422811v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reynolds" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyukwan Zong" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Schwendeman" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schottland" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avni Argun" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422775v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>