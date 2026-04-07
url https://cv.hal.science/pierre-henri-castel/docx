--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -906,165 +906,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi la « psychanalyse contemporaine » ?</w:t>
+                <w:t xml:space="preserve">Une analyse de contrôle avec Antonino Ferro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Carnet psy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 276</w:t>
+              <w:t xml:space="preserve">, 2025, 284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541284v1</w:t>
+                <w:t xml:space="preserve">hal-05541280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse de contrôle avec Antonino Ferro</w:t>
+                <w:t xml:space="preserve">Pourquoi la « psychanalyse contemporaine » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Carnet psy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 284</w:t>
+              <w:t xml:space="preserve">, 2025, 276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541280v1</w:t>
+                <w:t xml:space="preserve">hal-05541284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des rêveurs en leur « rêvoir » : pour une histoire conceptuelle des rêves et de l’appareil psychique</w:t>
               </w:r>
@@ -1191,174 +1191,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lnformalisation et vie psychique : un programme de recherche éliasien : La « crise du moi » chez les psychanalystes et les moralistes critiques de la modernité récente, et l’invention de la catégorie d’états-limites</w:t>
+                <w:t xml:space="preserve">Quand les enfants gribouillent »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raisons Pratiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918111v1</w:t>
+                <w:t xml:space="preserve">hal-03918139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les enfants gribouillent »</w:t>
+                <w:t xml:space="preserve">lnformalisation et vie psychique : un programme de recherche éliasien : La « crise du moi » chez les psychanalystes et les moralistes critiques de la modernité récente, et l’invention de la catégorie d’états-limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Raisons Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Sociologie politique de Norbert Elias, pp.299-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.42399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918139v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si le jeune Freud était un neurologue « critique », que cela nous apprend-il sur l’émergence de la psychanalyse ?</w:t>
               </w:r>
@@ -4613,165 +4613,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Personnalité multiple »</w:t>
+                <w:t xml:space="preserve">Laurence Kahn, l'esprit de Freud et l'ennemi à l'intérieur de la psychanalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Identité. Dictionnaire encyclopédique (dir. J. Gayon, Labex Who I am?), Paris: Gallimard, p.644-647.</w:t>
+              <w:t xml:space="preserve">Quelques motifs de la psychanalyse. À partir des travaux de Laurence Kahn. O. Bombarde, F. Neau &amp; C. Matha (éds.). Paris : Les Belles Lettres.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092570v1</w:t>
+                <w:t xml:space="preserve">hal-03092585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Kahn, l'esprit de Freud et l'ennemi à l'intérieur de la psychanalyse</w:t>
+                <w:t xml:space="preserve">« Personnalité multiple »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelques motifs de la psychanalyse. À partir des travaux de Laurence Kahn. O. Bombarde, F. Neau &amp; C. Matha (éds.). Paris : Les Belles Lettres.</w:t>
+              <w:t xml:space="preserve">L’Identité. Dictionnaire encyclopédique (dir. J. Gayon, Labex Who I am?), Paris: Gallimard, p.644-647.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092585v1</w:t>
+                <w:t xml:space="preserve">hal-03092570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La psychanalyse malgré lui : sauver Proust, mais pas Freud ? »</w:t>
               </w:r>
@@ -6169,51 +6169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F5821DF"/>
+    <w:nsid w:val="F396A59F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6317,51 +6317,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A921484A"/>
+    <w:nsid w:val="C67E92B1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2025"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6551,51 +6551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-castel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5250-7191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067173942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre-henri.castel@outlook.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541284v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Castel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100509" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861630v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918111v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.42399" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918055v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.008.0204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.802.0225" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Furuhashi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Figueiredo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pionn&#233;-Dax" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tajan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Singly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Lovell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Desmons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chamak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2011.0753" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791387v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Thurin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Erhenberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791648v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092567v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635446v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sass Louis A." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stremler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-castel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5250-7191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067173942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre-henri.castel@outlook.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Castel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100509" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861630v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.42399" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918055v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.008.0204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.802.0225" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Furuhashi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Figueiredo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pionn&#233;-Dax" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tajan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Singly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Lovell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Desmons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chamak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2011.0753" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791387v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Thurin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Erhenberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791648v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092567v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635446v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sass Louis A." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stremler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>