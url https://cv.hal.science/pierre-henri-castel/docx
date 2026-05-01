--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -2193,165 +2193,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00785696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychanalyse peut-elle encore être utile à la psychiatrie ?</w:t>
+                <w:t xml:space="preserve">Sexologie et théories savantes du sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 52, pp.5-6</w:t>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00791387v1</w:t>
+                <w:t xml:space="preserve">halshs-00791382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexologie et théories savantes du sexe</w:t>
+                <w:t xml:space="preserve">La psychanalyse peut-elle encore être utile à la psychiatrie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17, pp.3-6</w:t>
+              <w:t xml:space="preserve">Pour la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00791382v1</w:t>
+                <w:t xml:space="preserve">halshs-00791387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prises de position récentes des psychanalystes français sur les grandes questions de santé mentale</w:t>
               </w:r>
@@ -3092,165 +3092,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freud scientifique ?</w:t>
+                <w:t xml:space="preserve">Le transsexualisme : histoire et problèmes d'un syndrome, entre médecine mentale et sciences humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences d'épistémologie, à l'Université des Sciences et Technologie de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">Conférences de psychologie et de philosophie, à l'Université du Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00791399v1</w:t>
+                <w:t xml:space="preserve">halshs-00791397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transsexualisme : histoire et problèmes d'un syndrome, entre médecine mentale et sciences humaines</w:t>
+                <w:t xml:space="preserve">Freud scientifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences de psychologie et de philosophie, à l'Université du Luxembourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Luxembourg, France</w:t>
+              <w:t xml:space="preserve">Conférences d'épistémologie, à l'Université des Sciences et Technologie de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00791397v1</w:t>
+                <w:t xml:space="preserve">halshs-00791399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique du délire, ou critique dans le délire ? Le point sur une controverse clinique en psychiatrie</w:t>
               </w:r>
@@ -3368,234 +3368,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation historique et critique du problème de la paranoïa</w:t>
+                <w:t xml:space="preserve">L'histoire peut-elle prouver que les troubles obsessionnels-compulsifs ont toujours existé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paranoïas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+              <w:t xml:space="preserve">Colloque Histoire et psychopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00791403v1</w:t>
+                <w:t xml:space="preserve">halshs-00791402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire peut-elle prouver que les troubles obsessionnels-compulsifs ont toujours existé ?</w:t>
+                <w:t xml:space="preserve">La question psychiatrique du transsexualisme est-elle réglée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Histoire et psychopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Lille, France</w:t>
+              <w:t xml:space="preserve">Conférence à la Faculté de médecine des hospices cantonaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00791402v1</w:t>
+                <w:t xml:space="preserve">halshs-00791405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question psychiatrique du transsexualisme est-elle réglée ?</w:t>
+                <w:t xml:space="preserve">Présentation historique et critique du problème de la paranoïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à la Faculté de médecine des hospices cantonaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Les paranoïas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00791405v1</w:t>
+                <w:t xml:space="preserve">halshs-00791403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anthropologie de la parenté est-elle normative ?</w:t>
               </w:r>
@@ -6169,51 +6169,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F396A59F"/>
+    <w:nsid w:val="68C891C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6317,51 +6317,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C67E92B1"/>
+    <w:nsid w:val="6922A289"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2025"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6551,51 +6551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-castel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5250-7191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067173942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre-henri.castel@outlook.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Castel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100509" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861630v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.42399" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918055v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.008.0204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.802.0225" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Furuhashi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Figueiredo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pionn&#233;-Dax" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tajan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Singly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Lovell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Desmons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chamak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2011.0753" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791387v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Thurin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Erhenberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791648v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092567v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635446v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sass Louis A." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stremler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-castel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5250-7191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067173942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre-henri.castel@outlook.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Castel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100509" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861630v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.42399" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918055v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.008.0204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.802.0225" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Furuhashi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Figueiredo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pionn&#233;-Dax" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tajan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Singly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Lovell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Desmons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chamak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2011.0753" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Thurin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Erhenberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791648v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791402v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791403v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092567v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635446v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sass Louis A." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stremler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>