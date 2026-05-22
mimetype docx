--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">067173942</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">pierre-henri.castel@ehess.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -180,51 +201,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directeur de recherches de première classe au CNRS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lier Fonds Yan Thomas, EHESS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Né le 16/01/1963, 3 enfants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">211 rue de la Convention (+33/0)663690918, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pierre-henri.castel@outlook.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Curriculum vitae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -898,1700 +919,1700 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse de contrôle avec Antonino Ferro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pourquoi la « psychanalyse contemporaine » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Carnet psy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 284</w:t>
+              <w:t xml:space="preserve">, 2025, 276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05541280v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi la « psychanalyse contemporaine » ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une analyse de contrôle avec Antonino Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Carnet psy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 276</w:t>
+              <w:t xml:space="preserve">, 2025, 284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05541284v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des rêveurs en leur « rêvoir » : pour une histoire conceptuelle des rêves et de l’appareil psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (1), pp.100509. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2025.100509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui est donc le fou? Sur &amp;quot;Figures du fou&amp;quot; au Louvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les enfants gribouillent »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">lnformalisation et vie psychique : un programme de recherche éliasien : La « crise du moi » chez les psychanalystes et les moralistes critiques de la modernité récente, et l’invention de la catégorie d’états-limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Raisons Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Sociologie politique de Norbert Elias, pp.299-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.42399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918139v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lnformalisation et vie psychique : un programme de recherche éliasien : La « crise du moi » chez les psychanalystes et les moralistes critiques de la modernité récente, et l’invention de la catégorie d’états-limites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quand les enfants gribouillent »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raisons Pratiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918111v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si le jeune Freud était un neurologue « critique », que cela nous apprend-il sur l’émergence de la psychanalyse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 144 (1-2), pp.201-212. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19552343-14234024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire, oubli de l'inconscient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcissisme et processus de civilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N°8 (1), pp.204. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.008.0204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03512956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrainte intérieure et fragilité de l'agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie During</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 802 (3), pp.225-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/criti.802.0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathology seen in French &amp;quot;Hikikomori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Furuhashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pionné-Dax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Fansten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seishin shinkeigaku zasshi = Psychiatria et neurologia Japonica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 114 (10), pp.1173-1179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00845331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">「ひきこもり」青年の日仏における共通点と相違点について/ Commonalities and differences in &amp;quot;hikikomori&amp;quot; youths in Japan and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pionné-Dax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Singly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nagoya Journal of Health Physical Fitness &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (1), pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00845324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la révision (éditorial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Roelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne M. Lovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 87 (3), pp.159-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ipe.2011.0753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00845016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychiatrie peut-elle déterminer une norme objective de la folie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incidences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4-5, pp.159-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00785689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freud'un &amp;quot;Ruhsal Aygit&amp;quot; indan Lacan'in Ilk Topolokik Semalarina : Kopus mu, Süreklikik mi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MonoKL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6-7, pp.157-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00785696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexologie et théories savantes du sexe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La psychanalyse peut-elle encore être utile à la psychiatrie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17, pp.3-6</w:t>
+              <w:t xml:space="preserve">Pour la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00791382v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychanalyse peut-elle encore être utile à la psychiatrie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sexologie et théories savantes du sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 52, pp.5-6</w:t>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00791387v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prises de position récentes des psychanalystes français sur les grandes questions de santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de recherche sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41, pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychanalyse et psychothérapies : que sait-on des professions sur lesquelles on veut légiférer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 304 (5), pp.114-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer les psychothérapies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Thurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Erhenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 309, pp.156-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2601,1133 +2622,1133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;cerveau&amp;quot; de la psychopathologie cognitive et évolutionniste/The &amp;quot;brain&amp;quot; of cognitive evolutionary psychopathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences de l'homme à l'âge du neurone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00845339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss, bereavement, mourning, and melancholia : a conceptual sketch, in defence of some psychoanalytic views / Perte, vécu de perte, ritualisation du deuil et mélancolie : une esquisse con-ceptuelle, pour défendre quelques points de vue de la psychanalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Tristesse ou dépression ?/ Sadness or Depressive Disorder ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00845332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freud ohne Unbehagen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freud 150. Immer noch Unbehagen in der Kultur?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Karlsruhe, Allemagne. pp.177-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00574745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cerveau comme &amp;quot;appareil psychique&amp;quot; ? L'épistémologie de Freud dans ses années de formation, avec quelques enseignements pour les relations entre la psychanalyse et les neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société japonaise d'histoire de la psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Nagakute, Japon. pp.13-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00785693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qui change dans le &amp;quot;Sexe&amp;quot; ? Quelques questions préliminaires, d'histoire et de méthode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mind, Meaning, and Mental Disorder ; The Nature of Causal Explanation in Psychology and Psychiatry, by Derek Bolton and Jonathan Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Différences des sexes et vies sexuelles d'aujourd'hui " de l'Institut des Études de la famille et de la sexualité. Colloque UCL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Louvain-la-neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Workshop on Philosophy and Psychopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00785705v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind, Meaning, and Mental Disorder ; The Nature of Causal Explanation in Psychology and Psychiatry, by Derek Bolton and Jonathan Hill</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Qu'est-ce qui change dans le &amp;quot;Sexe&amp;quot; ? Quelques questions préliminaires, d'histoire et de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Philosophy and Psychopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Différences des sexes et vies sexuelles d'aujourd'hui " de l'Institut des Études de la famille et de la sexualité. Colloque UCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Louvain-la-neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00791648v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00785705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sh... and f... pig!&amp;quot; the marquess said: The origins of the Gilles de la Tourette Syndrome in retrospect, and a hypothesis on action, intention and speech acts in tics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar in philosophy and psychopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transsexualisme : histoire et problèmes d'un syndrome, entre médecine mentale et sciences humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences de psychologie et de philosophie, à l'Université du Luxembourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freud scientifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences d'épistémologie, à l'Université des Sciences et Technologie de Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique du délire, ou critique dans le délire ? Le point sur une controverse clinique en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième journée d'études sur "Les paranoïas", Hôpital de Ville-Evrard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Ville-Evrard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un ton apocalyptique adopté aujourd'hui en psychopathologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychopathologie et la psychanalyse du lien social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire peut-elle prouver que les troubles obsessionnels-compulsifs ont toujours existé ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Présentation historique et critique du problème de la paranoïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Histoire et psychopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Lille, France</w:t>
+              <w:t xml:space="preserve">Les paranoïas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00791402v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question psychiatrique du transsexualisme est-elle réglée ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'histoire peut-elle prouver que les troubles obsessionnels-compulsifs ont toujours existé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à la Faculté de médecine des hospices cantonaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque Histoire et psychopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00791405v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation historique et critique du problème de la paranoïa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La question psychiatrique du transsexualisme est-elle réglée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les paranoïas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+              <w:t xml:space="preserve">Conférence à la Faculté de médecine des hospices cantonaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00791403v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anthropologie de la parenté est-elle normative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à l'Académie nationale de médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transsexualisme et mélancolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">onférence au Gezelschap voor Psychoanalyse en Psychotherapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Gand, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3737,2139 +3758,2139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Male che viene. Saggio incalzante sulla fine dei tempi. Editrice Queriniana, Brescia (traduction italienne du Mal qui vient. Essai hâtif sur la fin des temps, Cerf, Paris, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fin des coupables, suivi du Cas Paramord : Obsessions et contrainte intérieure de la psychanalyse aux neurosciences (vol.2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ithaque Éditions, 2012, Philosophie, Anthropologie, Psychologie, P.-H. Castel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00785715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Âmes scrupuleuses, vies d'angoisse, tristes obsédés. vol. I : Obsessions et contrainte intérieure, de l'Antiquité à Freud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions d'Ithaque, pp.456, 2011, Philosophie, anthropologie, psychologie, Pierre-Henri Castel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00683134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Trad.), Les Paradoxes du délire : Schreber, Wittgenstein et l'esprit schizophrénique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sass Louis A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions d'Ithaque, pp.218, 2010, Philosophie, anthropologie, psychologie, P.-H. Castel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Esprit malade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Editions d'Ithaque, pp.352, 2009, Philosophie, anthropologie, psychologie, Pierre-Henri Castel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00573289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexologie et théories savantes du sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Sciences Humaines, pp.98, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quoi résiste la psychanalyse ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Iemuslumata Metamorfosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de France, pp.198, 2006</w:t>
+              <w:t xml:space="preserve">Cema, pp.428, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00791388v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iemuslumata Metamorfosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A quoi résiste la psychanalyse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cema, pp.428, 2006</w:t>
+              <w:t xml:space="preserve">Presses Universitaires de France, pp.198, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00791408v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface à l'édition française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions d'Ithaque. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Démesure érotisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions d'Ithaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Psychanalyse, 978-2-490350-50-06</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note pour l'édition française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions d'Ithaque. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sigmund Freud, une biographie intellectuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions d'Ithaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2490350-62-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bion, la rêverie, le rêve, Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ERES. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rêver et imaginer avec Bion et Lacan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">eres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-170, 2023, enfance et psy, 9782749276274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Loudun to Dakar, and back: possession and Evil in individualistic and non-individualistic societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirit possession : multidisciplinary approaches to a worldwide phenomenon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Kahn, l'esprit de Freud et l'ennemi à l'intérieur de la psychanalyse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« La psychanalyse malgré lui : sauver Proust, mais pas Freud ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelques motifs de la psychanalyse. À partir des travaux de Laurence Kahn. O. Bombarde, F. Neau &amp; C. Matha (éds.). Paris : Les Belles Lettres.</w:t>
+              <w:t xml:space="preserve">Le Social à l'esprit, dir. F. Callegaro &amp; J. Xie, éditions de l'EHESS, 2020, p.55-69.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092585v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Personnalité multiple »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Identité. Dictionnaire encyclopédique (dir. J. Gayon, Labex Who I am?), Paris: Gallimard, p.644-647.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La psychanalyse malgré lui : sauver Proust, mais pas Freud ? »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laurence Kahn, l'esprit de Freud et l'ennemi à l'intérieur de la psychanalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Social à l'esprit, dir. F. Callegaro &amp; J. Xie, éditions de l'EHESS, 2020, p.55-69.</w:t>
+              <w:t xml:space="preserve">Quelques motifs de la psychanalyse. À partir des travaux de Laurence Kahn. O. Bombarde, F. Neau &amp; C. Matha (éds.). Paris : Les Belles Lettres.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092542v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passage à l'acte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michela Marzano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.986-992, 2011, Quadrige poche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00785711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts de la neuropsychanalyse : premiers éléments de réflexion à partir de sources inédites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stremler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Widlöcher, Daniel Golse, Bernard Ouss, Lisa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une neuropsychanalyse ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Odile Jacob, pp.11-31, 2009, 978-2-7381-2254-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguer sexe et genre, de l'exigence empirique à l'impasse conceptuelle : le moment stollérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Théry I., Bonnemère P. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que le genre fait aux personnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'EHESS, pp.213-233, 2008, Enquête ; 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00574658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la névrose obsessionnelle aux TOC : remarques sur le passage du paradigme psychanalytique au paradigme cognitivo-comportementaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychothérapie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.186-202, 2008, Sociétales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00572998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M... et f... cochon, s'écria la marquise : Le syndrome de Gilles de la Tourette au prisme du philosophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Noël Missa (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les maladies mentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.215-258, 2008, Science histoire et societe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00574717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explication motivationnelle et explication fonctionnelle ou de l'importance des mots croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Parot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fonctions en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mardaga, pp.221-241, 2008, Psychologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00574685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bion, épistémologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bion, Wilfred R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La preuve et autres textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ithaque, pp.61-120, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps et identité personnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marzano, Michela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.479-483, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature humaine : Usages d'un concept philosophique chez Winnicott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Villa, F., Cyssau, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature humaine à l'épreuve de Winnicott</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.79-95, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychanalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mesure, Sylvie, Savidan, Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.919-923, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin de &amp;quot;la&amp;quot; psychologie depuis les années 80 : renouveau scientifique ou ruine d'espoirs illusoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mesure, Sylvie Savidan, Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.925-929, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment peut-on avoir mal à la mémoire ? Clinique et thérapeutique du souvenir traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dupont, Jean-Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la mémoire. Pathologie, psychologie, biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.145-158, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Traumdeutung offrait-elle en 1900 une solution aux problèmes de la psychopathologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Worms, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le moment 1900 en philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses du Septentrion, pp.265-281, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transsexualisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lecourt, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la pensée médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.1148-1152, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5879,229 +5900,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxychloroquine : quelle(s) controverse(s) ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« Il y a quelque chose de sain à prendre le risque des fake news »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092584v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Une année d’interruption de la production culturelle, c’est une déchirure qui ne se réparera pas».</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydroxychloroquine : quelle(s) controverse(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092575v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il y a quelque chose de sain à prendre le risque des fake news »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">«Une année d’interruption de la production culturelle, c’est une déchirure qui ne se réparera pas».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092581v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6169,51 +6190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68C891C4"/>
+    <w:nsid w:val="6177221F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6317,51 +6338,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6922A289"/>
+    <w:nsid w:val="F5270F9C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2025"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6551,51 +6572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-castel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5250-7191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067173942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre-henri.castel@outlook.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Castel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100509" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861630v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.42399" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918055v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.008.0204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.802.0225" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Furuhashi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Figueiredo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pionn&#233;-Dax" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tajan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Singly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Lovell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Desmons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chamak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2011.0753" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Thurin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Erhenberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791648v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791402v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791403v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092567v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635446v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sass Louis A." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541312v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stremler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-castel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5250-7191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067173942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=pierre-henri.castel@ehess.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre-henri.castel@outlook.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541284v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Castel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2025.100509" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.42399" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14234024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.008.0204" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.802.0225" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845331v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Furuhashi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Figueiredo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pionn&#233;-Dax" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tajan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Singly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roelandt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Lovell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Desmons" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chamak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2011.0753" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Thurin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Erhenberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845339v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574745v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785693v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791648v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092567v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683134v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sass Louis A." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791388v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.com/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541299v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316586v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-eres.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791121v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stremler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791390v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791392v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791394v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092581v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092584v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092575v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>