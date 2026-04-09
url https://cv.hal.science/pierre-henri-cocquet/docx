--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -175,599 +175,599 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgae cultivation in raceway ponds: Advances, challenges, and hydrodynamic considerations</w:t>
+                <w:t xml:space="preserve">Time-averaged algorithm for solving the topology optimization problem for unsteady laminar, turbulent and anisothermal flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Skifa</w:t>
+                <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chauchat</w:t>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Guer</w:t>
+                <w:t xml:space="preserve">Michaël Rakotobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFB Bioeconomy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioeco.2024.100073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 538, pp.114175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888850v1</w:t>
+                <w:t xml:space="preserve">hal-05113168v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-averaged algorithm for solving the topology optimization problem for unsteady laminar, turbulent and anisothermal flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jet-induced mixing mechanisms in a novel pond geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bastide</w:t>
+                <w:t xml:space="preserve">Imane Skifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Cimino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Marti</w:t>
+                <w:t xml:space="preserve">Nicolas Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114175⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0308378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113168v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-induced mixing mechanisms in a novel pond geometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decompose-then-optimize: a new approach to design domain decomposition methods for optimal control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Guer</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0308378⟩</w:t>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11075-025-02046-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444096v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Yee's scheme with asymptotic dispersion correction for time-harmonic Maxwell's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.114602. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decompose-then-optimize: a new approach to design domain decomposition methods for optimal control problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microalgae cultivation in raceway ponds: Advances, challenges, and hydrodynamic considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Skifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vieira</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">EFB Bioeconomy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.100073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11075-025-02046-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioeco.2024.100073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999634v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serre–Green–Naghdi Equations with Optimized Dispersion Properties Through a Modified Auxiliary Elliptic Equation</w:t>
               </w:r>
@@ -955,118 +955,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Boussinesq system with non-smooth boundary conditions : existence, relaxation and topology optimization.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Topology Optimization for Steady-state anisothermal flow targeting solid with piecewise constant thermal diffusivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (6), pp.3457-3484. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (3), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1465159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00245-022-09828-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207923v3</w:t>
+                <w:t xml:space="preserve">hal-02569142v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer enhancement by chaotic advection in a novel sine-helical channel geometry</w:t>
               </w:r>
@@ -1180,174 +1193,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization for Steady-state anisothermal flow targeting solid with piecewise constant thermal diffusivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The Boussinesq system with non-smooth boundary conditions : existence, relaxation and topology optimization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 85 (3), pp.41. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (6), pp.3457-3484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00245-022-09828-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M1465159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569142v3</w:t>
+                <w:t xml:space="preserve">hal-03207923v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed Form Dispersion Corrections Including a Real Shifted WaveNumber for Finite Difference Discretizations of 2D Constant Coefficient Helmholtz Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueshuang Xiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1658,64 +1658,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1749,90 +1749,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-objective optimization problem in mixed and natural convection for a vertical channel asymmetrically heated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezah Maleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1866,77 +1866,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penalization model for navier-stokes-darcy equation with application to porosity-oriented topology optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1970,77 +1970,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new interpolation technique to deal with fluid-porous media interfaces for topology optimization of heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2087,51 +2087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Large a Shift is Needed in the Shifted Helmholtz Preconditioner for its Effective Inversion by Multigrid?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (2), pp.A438-A478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2165,77 +2165,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of natural convection in asymmetrically heated channel considering thermal stratification and surface radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2263,222 +2263,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of a scalar time-harmonic wave by a penetrable obstacle with a thin layer</w:t>
+                <w:t xml:space="preserve">Approximation by multipoles of the multiple acoustic scattering by small obstacles and application to the Foldy theory of isotropic scattering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. E. Boutarene</w:t>
+                <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S095679251500056X⟩</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (3), pp.1017-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-015-0915-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578446v1</w:t>
+                <w:t xml:space="preserve">hal-01025436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation by multipoles of the multiple acoustic scattering by small obstacles and application to the Foldy theory of isotropic scattering.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
+                <w:t xml:space="preserve">Scattering of a scalar time-harmonic wave by a penetrable obstacle with a thin layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. E. Boutarene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 219 (3), pp.1017-1059. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (02), pp.264 - 310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00205-015-0915-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S095679251500056X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025436v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering of a scalar time-harmonic wave by a penetrable obstacle with a thin layer</w:t>
               </w:r>
@@ -2555,64 +2555,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering of a scalar time-harmonic wave by N small spheres by the method of matched asymptotic expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2911,51 +2911,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Schwarz method for coupled direct-adjoint problems applied to parameter identification in advection-diffusion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3002,51 +3002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A domain decomposition approach for a Topology Optimisation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3084,77 +3084,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaterial topology optimization of a heated channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3179,90 +3179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de fonctions objectifs locales pour l'optimisation topologique deséchanges thermiques d'un canal vertical asymétriquement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique (SFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belfort, France. pp.43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3421,77 +3421,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique des échanges thermiques dans un canal vertical asymétriquement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3555,51 +3555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IBPSA France, May 2016, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3663,51 +3663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Transition Energétique Efficacity et le Centre Scientifique et Technique du Bâtiment May 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3764,90 +3764,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Chaotic Mixing in Open Ponds with Lateral Mixers for Enhanced Spirulina Cultivation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Skifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3872,51 +3872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiQuOFETI : a FETI-inspired method for elliptic quadratic optimal control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3954,77 +3954,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique des échanges thermiques dans un canal vertical asymétriquement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4202,51 +4202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion correction for Helmholtz in 1D with piecewise constant wavenumber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueshuang Xiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4287,222 +4287,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Difference Method with Optimized Dispersion Correction for the Helmholtz Equation</w:t>
+                <w:t xml:space="preserve">Analysis of the Shifted Helmholtz Expansion Preconditioner for the Helmholtz Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Gander</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xueshuang Xiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.205-213, 2018, </w:t>
+              <w:t xml:space="preserve">, pp.195-203, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93873-8_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93873-8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369202v1</w:t>
+                <w:t xml:space="preserve">hal-02369207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Shifted Helmholtz Expansion Preconditioner for the Helmholtz Equation</w:t>
+                <w:t xml:space="preserve">A Finite Difference Method with Optimized Dispersion Correction for the Helmholtz Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Gander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueshuang Xiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.195-203, 2018, </w:t>
+              <w:t xml:space="preserve">, pp.205-213, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93873-8_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93873-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369207v1</w:t>
+                <w:t xml:space="preserve">hal-02369202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Large a Shift is Needed in the Shifted Helmholtz Preconditioner for its Effective Inversion by Multigrid?</w:t>
               </w:r>
@@ -4683,51 +4683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the minimal shift in the shifted Laplacian preconditioner for multigrid to work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering XXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 104, Springer International Publishing, pp.137-145, 2016, Lecture Notes in Computational Science and Engineering, 978-3-319-18826-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4879,64 +4879,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trombe wall comprising a thermal storage wall and a transparent covering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4999,90 +4999,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization of fluid flow using local thermal objective function based on field synergy principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5113,77 +5113,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of flow through spatially varying porous media with application to topology optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5488,51 +5488,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D772D655"/>
+    <w:nsid w:val="25EB7567"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5719,51 +5719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-cocquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0986-0800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04888850v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Skifa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeco.2024.100073" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113168v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ramalingom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotob&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114175" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cimino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gander" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114602" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999634v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vieira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-025-02046-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Mihami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-024-00100-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837707v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Gander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1531142" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207923v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1465159" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Aldor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122870" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569142v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-022-09828-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshuang Xiang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1304350" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511976v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Riffo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1326337" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03468946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Boudara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Bouzekri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107125" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02561058v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotobe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01620054v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezah Maleck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02306-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500409" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M102085X" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01610724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1400337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Boutarene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095679251500056X" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0915-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K E Boutarene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Cocquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s095679251500056x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520371v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mazet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouysset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100810071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFZ0B6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50769-4_50" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03269398v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzekri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhammadi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04473655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618692v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01335504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ah-Nieme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518554v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7_41" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Gander" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93873-8_18" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369207v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93873-8_17" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18827-0_33" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18827-0_12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153211v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04209925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02516709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04442272v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-cocquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0986-0800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113168v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ramalingom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotob&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114175" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Skifa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cimino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauchat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308378" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gander" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vieira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-025-02046-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114602" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04888850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeco.2024.100073" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Mihami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-024-00100-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837707v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Gander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1531142" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569142v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-022-09828-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Aldor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122870" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207923v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1465159" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshuang Xiang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1304350" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511976v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Riffo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1326337" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03468946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Boudara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Bouzekri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107125" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02561058v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotobe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01620054v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezah Maleck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02306-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500409" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M102085X" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01610724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1400337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0915-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Boutarene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095679251500056X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K E Boutarene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Cocquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s095679251500056x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520371v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mazet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouysset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100810071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFZ0B6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50769-4_50" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03269398v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzekri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhammadi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04473655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618692v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01335504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ah-Nieme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518554v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7_41" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Gander" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93873-8_17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93873-8_18" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18827-0_33" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18827-0_12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153211v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04209925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02516709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04442272v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>