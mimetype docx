--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -435,222 +435,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decompose-then-optimize: a new approach to design domain decomposition methods for optimal control problems</w:t>
+                <w:t xml:space="preserve">Improving Yee's scheme with asymptotic dispersion correction for time-harmonic Maxwell's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gander</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11075-025-02046-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.114602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999634v1</w:t>
+                <w:t xml:space="preserve">hal-05441004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Yee's scheme with asymptotic dispersion correction for time-harmonic Maxwell's equations</w:t>
+                <w:t xml:space="preserve">Decompose-then-optimize: a new approach to design domain decomposition methods for optimal control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.114602. </w:t>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11075-025-02046-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441004v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae cultivation in raceway ponds: Advances, challenges, and hydrodynamic considerations</w:t>
               </w:r>
@@ -747,564 +747,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serre–Green–Naghdi Equations with Optimized Dispersion Properties Through a Modified Auxiliary Elliptic Equation</w:t>
+                <w:t xml:space="preserve">ASYMPTOTIC DISPERSION CORRECTION IN GENERAL FINITE DIFFERENCE SCHEMES FOR HELMHOLTZ PROBLEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima-Zahra Mihami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Volker Roeber</w:t>
+                <w:t xml:space="preserve">Martin J Gander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42286-024-00100-7⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (2), pp.A670-A696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1531142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671235v1</w:t>
+                <w:t xml:space="preserve">hal-03837707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASYMPTOTIC DISPERSION CORRECTION IN GENERAL FINITE DIFFERENCE SCHEMES FOR HELMHOLTZ PROBLEMS</w:t>
+                <w:t xml:space="preserve">Serre–Green–Naghdi Equations with Optimized Dispersion Properties Through a Modified Auxiliary Elliptic Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zahra Mihami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J Gander</w:t>
+                <w:t xml:space="preserve">Volker Roeber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46 (2), pp.A670-A696. </w:t>
+              <w:t xml:space="preserve">Water Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (3), pp.521-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/22M1531142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42286-024-00100-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837707v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization for Steady-state anisothermal flow targeting solid with piecewise constant thermal diffusivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bastide</w:t>
+                <w:t xml:space="preserve">Heat transfer enhancement by chaotic advection in a novel sine-helical channel geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Aldor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00245-022-09828-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.122870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569142v3</w:t>
+                <w:t xml:space="preserve">hal-03682924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer enhancement by chaotic advection in a novel sine-helical channel geometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charbel Habchi</w:t>
+                <w:t xml:space="preserve">The Boussinesq system with non-smooth boundary conditions : existence, relaxation and topology optimization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 193, pp.122870. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (6), pp.3457-3484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M1465159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682924v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207923v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Boussinesq system with non-smooth boundary conditions : existence, relaxation and topology optimization.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Topology Optimization for Steady-state anisothermal flow targeting solid with piecewise constant thermal diffusivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (6), pp.3457-3484. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (3), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1465159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00245-022-09828-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207923v3</w:t>
+                <w:t xml:space="preserve">hal-02569142v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed Form Dispersion Corrections Including a Real Shifted WaveNumber for Finite Difference Discretizations of 2D Constant Coefficient Helmholtz Problems</w:t>
               </w:r>
@@ -2911,51 +2911,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Schwarz method for coupled direct-adjoint problems applied to parameter identification in advection-diffusion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3002,51 +3002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A domain decomposition approach for a Topology Optimisation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3084,51 +3084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaterial topology optimization of a heated channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3872,51 +3872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiQuOFETI : a FETI-inspired method for elliptic quadratic optimal control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5488,51 +5488,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25EB7567"/>
+    <w:nsid w:val="E91AA4C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5719,51 +5719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-cocquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0986-0800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113168v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ramalingom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotob&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114175" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Skifa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cimino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauchat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308378" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gander" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vieira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-025-02046-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114602" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04888850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeco.2024.100073" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Mihami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-024-00100-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837707v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Gander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1531142" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569142v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-022-09828-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Aldor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122870" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207923v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1465159" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshuang Xiang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1304350" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511976v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Riffo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1326337" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03468946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Boudara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Bouzekri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107125" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02561058v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotobe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01620054v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezah Maleck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02306-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500409" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M102085X" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01610724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1400337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0915-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Boutarene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095679251500056X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K E Boutarene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Cocquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s095679251500056x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520371v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mazet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouysset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100810071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFZ0B6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50769-4_50" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03269398v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzekri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhammadi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04473655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618692v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01335504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ah-Nieme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518554v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7_41" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Gander" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93873-8_17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93873-8_18" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18827-0_33" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18827-0_12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153211v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04209925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02516709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04442272v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-cocquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0986-0800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113168v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ramalingom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotob&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114175" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Skifa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cimino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauchat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308378" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gander" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114602" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vieira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-025-02046-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04888850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeco.2024.100073" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837707v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Gander" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1531142" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Mihami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-024-00100-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Aldor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122870" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207923v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1465159" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569142v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-022-09828-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshuang Xiang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1304350" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511976v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Riffo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1326337" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03468946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Boudara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Bouzekri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107125" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02561058v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotobe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01620054v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezah Maleck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02306-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500409" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M102085X" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01610724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1400337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0915-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Boutarene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095679251500056X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K E Boutarene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Cocquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s095679251500056x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520371v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mazet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouysset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100810071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFZ0B6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50769-4_50" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03269398v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzekri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhammadi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04473655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618692v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01335504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ah-Nieme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518554v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7_41" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Gander" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93873-8_17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93873-8_18" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18827-0_33" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18827-0_12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153211v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04209925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02516709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04442272v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>