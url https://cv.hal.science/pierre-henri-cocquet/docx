--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -175,599 +175,599 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-averaged algorithm for solving the topology optimization problem for unsteady laminar, turbulent and anisothermal flows</w:t>
+                <w:t xml:space="preserve">Microalgae cultivation in raceway ponds: Advances, challenges, and hydrodynamic considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Ramalingom</w:t>
+                <w:t xml:space="preserve">Imane Skifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bastide</w:t>
+                <w:t xml:space="preserve">Nicolas Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Rakotobé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Marti</w:t>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114175⟩</w:t>
+              <w:t xml:space="preserve">EFB Bioeconomy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.100073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioeco.2024.100073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113168v2</w:t>
+                <w:t xml:space="preserve">hal-04888850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-induced mixing mechanisms in a novel pond geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-averaged algorithm for solving the topology optimization problem for unsteady laminar, turbulent and anisothermal flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ramalingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Skifa</w:t>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Cimino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+                <w:t xml:space="preserve">Michaël Rakotobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chauchat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Guer</w:t>
+                <w:t xml:space="preserve">David Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0308378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 538, pp.114175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444096v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113168v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Yee's scheme with asymptotic dispersion correction for time-harmonic Maxwell's equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jet-induced mixing mechanisms in a novel pond geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Skifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Cimino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Gander</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114602⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0308378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441004v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decompose-then-optimize: a new approach to design domain decomposition methods for optimal control problems</w:t>
+                <w:t xml:space="preserve">Improving Yee's scheme with asymptotic dispersion correction for time-harmonic Maxwell's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gander</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11075-025-02046-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.114602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999634v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgae cultivation in raceway ponds: Advances, challenges, and hydrodynamic considerations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decompose-then-optimize: a new approach to design domain decomposition methods for optimal control problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Guer</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFB Bioeconomy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.100073. </w:t>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioeco.2024.100073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11075-025-02046-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888850v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASYMPTOTIC DISPERSION CORRECTION IN GENERAL FINITE DIFFERENCE SCHEMES FOR HELMHOLTZ PROBLEMS</w:t>
               </w:r>
@@ -955,399 +955,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer enhancement by chaotic advection in a novel sine-helical channel geometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charbel Habchi</w:t>
+                <w:t xml:space="preserve">Topology Optimization for Steady-state anisothermal flow targeting solid with piecewise constant thermal diffusivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122870⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (3), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-022-09828-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682924v1</w:t>
+                <w:t xml:space="preserve">hal-02569142v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Boussinesq system with non-smooth boundary conditions : existence, relaxation and topology optimization.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vieira</w:t>
+                <w:t xml:space="preserve">Heat transfer enhancement by chaotic advection in a novel sine-helical channel geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Aldor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (6), pp.3457-3484. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.122870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1465159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.122870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207923v3</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization for Steady-state anisothermal flow targeting solid with piecewise constant thermal diffusivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The Boussinesq system with non-smooth boundary conditions : existence, relaxation and topology optimization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 85 (3), pp.41. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (6), pp.3457-3484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00245-022-09828-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M1465159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569142v3</w:t>
+                <w:t xml:space="preserve">hal-03207923v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed Form Dispersion Corrections Including a Real Shifted WaveNumber for Finite Difference Discretizations of 2D Constant Coefficient Helmholtz Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueshuang Xiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1658,64 +1658,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1749,90 +1749,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-objective optimization problem in mixed and natural convection for a vertical channel asymmetrically heated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezah Maleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1866,77 +1866,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penalization model for navier-stokes-darcy equation with application to porosity-oriented topology optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1970,77 +1970,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new interpolation technique to deal with fluid-porous media interfaces for topology optimization of heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2087,51 +2087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Large a Shift is Needed in the Shifted Helmholtz Preconditioner for its Effective Inversion by Multigrid?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (2), pp.A438-A478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2165,77 +2165,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of natural convection in asymmetrically heated channel considering thermal stratification and surface radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2263,222 +2263,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation by multipoles of the multiple acoustic scattering by small obstacles and application to the Foldy theory of isotropic scattering.</w:t>
+                <w:t xml:space="preserve">Scattering of a scalar time-harmonic wave by a penetrable obstacle with a thin layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
+                <w:t xml:space="preserve">K. E. Boutarene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-015-0915-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (02), pp.264 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S095679251500056X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025436v1</w:t>
+                <w:t xml:space="preserve">hal-01578446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of a scalar time-harmonic wave by a penetrable obstacle with a thin layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximation by multipoles of the multiple acoustic scattering by small obstacles and application to the Foldy theory of isotropic scattering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. E. Boutarene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (02), pp.264 - 310. </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (3), pp.1017-1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S095679251500056X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-015-0915-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578446v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering of a scalar time-harmonic wave by a penetrable obstacle with a thin layer</w:t>
               </w:r>
@@ -2555,64 +2555,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering of a scalar time-harmonic wave by N small spheres by the method of matched asymptotic expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2911,51 +2911,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Schwarz method for coupled direct-adjoint problems applied to parameter identification in advection-diffusion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3002,51 +3002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A domain decomposition approach for a Topology Optimisation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3084,77 +3084,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaterial topology optimization of a heated channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3179,90 +3179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de fonctions objectifs locales pour l'optimisation topologique deséchanges thermiques d'un canal vertical asymétriquement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique (SFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belfort, France. pp.43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3421,77 +3421,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique des échanges thermiques dans un canal vertical asymétriquement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3555,51 +3555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IBPSA France, May 2016, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3663,51 +3663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Transition Energétique Efficacity et le Centre Scientifique et Technique du Bâtiment May 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3764,90 +3764,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Chaotic Mixing in Open Ponds with Lateral Mixers for Enhanced Spirulina Cultivation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Skifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3872,51 +3872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiQuOFETI : a FETI-inspired method for elliptic quadratic optimal control problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3954,77 +3954,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique des échanges thermiques dans un canal vertical asymétriquement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4202,51 +4202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion correction for Helmholtz in 1D with piecewise constant wavenumber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueshuang Xiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4287,222 +4287,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Shifted Helmholtz Expansion Preconditioner for the Helmholtz Equation</w:t>
+                <w:t xml:space="preserve">A Finite Difference Method with Optimized Dispersion Correction for the Helmholtz Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Gander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueshuang Xiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.195-203, 2018, </w:t>
+              <w:t xml:space="preserve">, pp.205-213, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93873-8_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93873-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369207v1</w:t>
+                <w:t xml:space="preserve">hal-02369202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Difference Method with Optimized Dispersion Correction for the Helmholtz Equation</w:t>
+                <w:t xml:space="preserve">Analysis of the Shifted Helmholtz Expansion Preconditioner for the Helmholtz Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J. Gander</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xueshuang Xiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.205-213, 2018, </w:t>
+              <w:t xml:space="preserve">, pp.195-203, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93873-8_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93873-8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369202v1</w:t>
+                <w:t xml:space="preserve">hal-02369207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Large a Shift is Needed in the Shifted Helmholtz Preconditioner for its Effective Inversion by Multigrid?</w:t>
               </w:r>
@@ -4683,51 +4683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the minimal shift in the shifted Laplacian preconditioner for multigrid to work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering XXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 104, Springer International Publishing, pp.137-145, 2016, Lecture Notes in Computational Science and Engineering, 978-3-319-18826-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4879,64 +4879,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trombe wall comprising a thermal storage wall and a transparent covering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4999,90 +4999,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization of fluid flow using local thermal objective function based on field synergy principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5113,77 +5113,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of flow through spatially varying porous media with application to topology optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5488,51 +5488,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E91AA4C6"/>
+    <w:nsid w:val="9B68C3F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5719,51 +5719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-cocquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0986-0800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113168v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ramalingom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotob&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114175" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Skifa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cimino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauchat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308378" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gander" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114602" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vieira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-025-02046-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04888850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeco.2024.100073" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837707v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Gander" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1531142" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Mihami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-024-00100-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Aldor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122870" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207923v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1465159" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569142v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-022-09828-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshuang Xiang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1304350" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511976v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Riffo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1326337" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03468946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Boudara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Bouzekri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107125" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02561058v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotobe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01620054v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezah Maleck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02306-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500409" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M102085X" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01610724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1400337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0915-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Boutarene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095679251500056X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K E Boutarene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Cocquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s095679251500056x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520371v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mazet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouysset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100810071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFZ0B6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50769-4_50" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03269398v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzekri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhammadi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04473655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618692v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01335504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ah-Nieme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518554v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7_41" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Gander" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93873-8_17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93873-8_18" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18827-0_33" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18827-0_12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153211v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04209925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02516709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04442272v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-cocquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0986-0800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04888850v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Skifa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioeco.2024.100073" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113168v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ramalingom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotob&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114175" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cimino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0308378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gander" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114602" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999634v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vieira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-025-02046-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837707v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Gander" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1531142" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Mihami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-024-00100-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569142v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-022-09828-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Aldor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Omari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.122870" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207923v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1465159" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshuang Xiang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1304350" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511976v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Riffo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1326337" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03468946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Boudara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Bouzekri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhammadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rivaletto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2021.107125" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02561058v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotobe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01620054v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezah Maleck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02306-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500409" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M102085X" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01610724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1400337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Boutarene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095679251500056X" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0915-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K E Boutarene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Cocquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s095679251500056x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520371v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mazet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouysset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100810071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.11.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFZ0B6DV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50769-4_50" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03269398v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03026040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzekri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhammadi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04473655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618692v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01335504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ah-Nieme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bigot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518554v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7_41" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Gander" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93873-8_18" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02369207v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93873-8_17" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18827-0_33" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18827-0_12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153211v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04209925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02516709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00764174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04442272v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>