--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic future remnant segmentation in liver resection planning</w:t>
+                <w:t xml:space="preserve">LabelProp: A semi-automatic segmentation tool for 3D medical images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Messaoudi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Badic</w:t>
+                <w:t xml:space="preserve">Nathan Decaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+                <w:t xml:space="preserve">Juliette Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahror Belaid</w:t>
+                <w:t xml:space="preserve">Xinyan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances T Sheehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-025-03331-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (109), pp.6284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.06284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912365v1</w:t>
+                <w:t xml:space="preserve">hal-05092859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LabelProp: A semi-automatic segmentation tool for 3D medical images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JustRAIGS: Justified Referral in AI Glaucoma Screening Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Ropars</w:t>
+                <w:t xml:space="preserve">Yeganeh Madadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyan He</w:t>
+                <w:t xml:space="preserve">Hina Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frances T Sheehan</w:t>
+                <w:t xml:space="preserve">Koenraad A Vermeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans G Lemij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.06284⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmi.2025.3596874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092859v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JustRAIGS: Justified Referral in AI Glaucoma Screening Challenge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic future remnant segmentation in liver resection planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koenraad A Vermeer</w:t>
+                <w:t xml:space="preserve">Hicham Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Badic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans G Lemij</w:t>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqin Huang</w:t>
+                <w:t xml:space="preserve">Ahror Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (May 2025), pp.837-845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tmi.2025.3596874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11548-025-03331-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226854v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between induced organ atrophy assessed by artificial intelligence-generated automatic segmentation and efficacy of bevacizumab in combination with chemotherapy in metastatic colorectal cancer</w:t>
               </w:r>
@@ -904,261 +904,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging distillation in transductive learning for improved medical image segmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+                <w:t xml:space="preserve">Guidelines for cerebrovascular segmentation: Managing imperfect annotations in the context of semi-supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2025.108306⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119, pp.102474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133503v1</w:t>
+                <w:t xml:space="preserve">hal-04819764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for cerebrovascular segmentation: Managing imperfect annotations in the context of semi-supervised learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rougé</w:t>
+                <w:t xml:space="preserve">Leveraging distillation in transductive learning for improved medical image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahror Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odyssée Merveille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 119, pp.102474. </w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (January 2026), pp.108306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2025.108306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819764v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trustworthy AI for stage IV non-small cell lung cancer: automatic segmentation and uncertainty quantification</w:t>
               </w:r>
@@ -3012,77 +3012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-dimensional transfer learning in medical image segmentation with deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahror Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douraied Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3263,103 +3263,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automatic muscle segmentation in MR images using deep registration-based label propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Decaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances T Sheehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 140 (August 2023), pp.109529. </w:t>
@@ -4300,295 +4300,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdominal multi-organ segmentation with cascaded convolutional and adversarial deep networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CHAOS challenge - Combined (CT-MR) healthy abdominal organ segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Emre Kavur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sinem Gezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Baris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinem Aslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2021.102109⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219309v1</w:t>
+                <w:t xml:space="preserve">hal-03078835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHAOS challenge - Combined (CT-MR) healthy abdominal organ segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abdominal multi-organ segmentation with cascaded convolutional and adversarial deep networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Emre Kavur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cornec-Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sinem Gezer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinem Aslan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69, </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 117, pp.102109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2021.102109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078835v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExplAIn: Explanatory artificial intelligence for diabetic retinopathy diagnosis</w:t>
               </w:r>
@@ -5639,64 +5639,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic forensic identification using 3D sphenoid sinus segmentation and deep characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Souadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahror Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douraied Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6881,286 +6881,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEELA challenge - Vessel extraction and extrication for liver analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pervin Bulucu</w:t>
+                <w:t xml:space="preserve">Instance-aware deep learning for liver metastasis segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227817v1</w:t>
+                <w:t xml:space="preserve">hal-04925745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instance-aware deep learning for liver metastasis segmentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Bert</w:t>
+                <w:t xml:space="preserve">VEELA challenge - Vessel extraction and extrication for liver analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugce Toprak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziya Ata Yazici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilkay Oksuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilker Ozgur Koska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pervin Bulucu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925745v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self super-resolution of anisotropic volumes in prostate MRI with normalized edge priors</w:t>
               </w:r>
@@ -7620,671 +7620,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep vessel segmentation with joint multi-prior encoding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ballet</w:t>
+                <w:t xml:space="preserve">LaTiM: Longitudinal representation learning in continuous-time models to predict disease progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Habib Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Boité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2024: IEEE 21th International Symposium on Biomedical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635835⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marrakesh, Morocco. pp.404-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72086-4_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454062v1</w:t>
+                <w:t xml:space="preserve">hal-04577059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaTiM: Longitudinal representation learning in continuous-time models to predict disease progression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Le Boité</w:t>
+                <w:t xml:space="preserve">Deep vessel segmentation with joint multi-prior encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Sadikine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Badic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marrakesh, Morocco. pp.404-414, </w:t>
+              <w:t xml:space="preserve">ISBI 2024: IEEE 21th International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athens, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-72086-4_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577059v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-specific auxiliary multi-task contrastive learning for deep liver vessel segmentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self super resolution for hepatic vessel CT segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2023: IEEE 20th International Symposium on Biomedical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230364⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Nuclear Science Symposium, Medical Imaging Conference and International Symposium on Room-Temperature Semiconductor Detectors (NSS MIC RTSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Vancouver, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMICRTSD49126.2023.10337892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953223v1</w:t>
+                <w:t xml:space="preserve">hal-04470666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self super resolution for hepatic vessel CT segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ziqiao Wang</w:t>
+                <w:t xml:space="preserve">LMT: Longitudinal mixing training, a framework for the prediction of disease progression using a single image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Habib Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Boité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Nuclear Science Symposium, Medical Imaging Conference and International Symposium on Room-Temperature Semiconductor Detectors (NSS MIC RTSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Machine Learning in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470666v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMT: Longitudinal mixing training, a framework for the prediction of disease progression using a single image</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Le Boité</w:t>
+                <w:t xml:space="preserve">Scale-specific auxiliary multi-task contrastive learning for deep liver vessel segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Sadikine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Badic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Machine Learning in Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2023: IEEE 20th International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183655v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal self-supervised learning using neural ordinary differential equation</w:t>
               </w:r>
@@ -8657,51 +8657,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-overcomplete convolutional auto-encoder embedding as shape priors for deep vessel segmentation</w:t>
+                <w:t xml:space="preserve">Intégration d'à priori de forme semi-surcomplets pour la segmentation automatique du système vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Sadikine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Badic</w:t>
@@ -8736,106 +8736,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RITS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISFGBM, May 2022, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706629v1</w:t>
+                <w:t xml:space="preserve">hal-04406111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'à priori de forme semi-surcomplets pour la segmentation automatique du système vasculaire</w:t>
+                <w:t xml:space="preserve">Semi-overcomplete convolutional auto-encoder embedding as shape priors for deep vessel segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Sadikine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Badic</w:t>
@@ -8870,315 +8861,324 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406111v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure versus hybrid Transformers for multi-modal brain tumor segmentation: a comparative study</w:t>
+                <w:t xml:space="preserve">Comparing modern segmentation architectures under low data regime for PET-CT tumor segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NSM MIC 2022: IEEE Nuclear science symposium and medical imaging conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706627v1</w:t>
+                <w:t xml:space="preserve">hal-04040739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing modern segmentation architectures under low data regime for PET-CT tumor segmentation</w:t>
+                <w:t xml:space="preserve">Pure versus hybrid Transformers for multi-modal brain tumor segmentation: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSM MIC 2022: IEEE Nuclear science symposium and medical imaging conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040739v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of diabetic retinopathy using longitudinal self-supervised learning</w:t>
               </w:r>
@@ -10351,282 +10351,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic tumor insertion using one-shot generative learning for cross-modal image segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+                <w:t xml:space="preserve">Multi-task, multi-domain deep segmentation with shared representations and contrastive regularization for sparse pediatric datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhushan Borotikar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear science symposium and medical imaging conference 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICCAI 2021: International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87193-2_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666614v1</w:t>
+                <w:t xml:space="preserve">hal-03337397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-task, multi-domain deep segmentation with shared representations and contrastive regularization for sparse pediatric datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Boutillon</w:t>
+                <w:t xml:space="preserve">Synthetic tumor insertion using one-shot generative learning for cross-modal image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2021: International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Nuclear science symposium and medical imaging conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87193-2_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03337397v1</w:t>
+                <w:t xml:space="preserve">hal-03666614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de tumeurs par modèle génératif one-shot pour la segmentation inter-modale en imagerie médicale</w:t>
               </w:r>
@@ -10861,321 +10861,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining shape priors with conditional adversarial networks for improved scapula segmentation in MR images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Burdin</w:t>
+                <w:t xml:space="preserve">Multi-tasking Siamese networks for breast mass detection using dual-view mammogram matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutong Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cochener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2020 : IEEE 17th International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. </w:t>
+              <w:t xml:space="preserve">MLMI 2020 : International Workshop on Machine Learning in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lima, Peru. pp.312-321, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI45749.2020.9098360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-59861-7_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430022v1</w:t>
+                <w:t xml:space="preserve">hal-02913535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-tasking Siamese networks for breast mass detection using dual-view mammogram matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yutong Yan</w:t>
+                <w:t xml:space="preserve">Combining shape priors with conditional adversarial networks for improved scapula segmentation in MR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhushan Borotikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLMI 2020 : International Workshop on Machine Learning in Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Lima, Peru. pp.312-321, </w:t>
+              <w:t xml:space="preserve">ISBI 2020 : IEEE 17th International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Iowa City, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-59861-7_32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI45749.2020.9098360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913535v1</w:t>
+                <w:t xml:space="preserve">hal-02430022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient embedding network for 3D brain tumor segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahror Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13963,229 +13963,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for processing occlusions in motion estimation</w:t>
+                <w:t xml:space="preserve">Filtering a displacement field between video frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Crivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP 2602997 A1. 2013</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO 2013131819 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077720v1</w:t>
+                <w:t xml:space="preserve">hal-01077746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering a displacement field between video frames</w:t>
+                <w:t xml:space="preserve">Method and apparatus for processing occlusions in motion estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomas Crivelli</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO 2013131819 A1. 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP 2602997 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077746v1</w:t>
+                <w:t xml:space="preserve">hal-01077720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14537,51 +14537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05266495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Rezaei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Matta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zeghlache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepicard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.108673" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Badic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111076" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04912365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Messaoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahror Belaid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03331-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Decaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ropars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan He" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Sheehan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06284" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeganeh Madadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Raja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad A Vermeer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G Lemij" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2025.3596874" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05313298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Laich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brugel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ben Abdelghani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-025-00951-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05133503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.108306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102474" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05049800v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Dedeken" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Damerjian Pieters" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallinato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2025.102567" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165111" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04334344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hognon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102747" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04567729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boussion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3384014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04437753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Habib Daho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihao Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Boit&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102803" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04580775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108635" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04443431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sadikine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tasu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102356" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04631285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronrick Da-Ano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66487-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04439964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornec-Le Gall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102349" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04815207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109508" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04159340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Guilcher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lecat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38610-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075794v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Singh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3265863" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04342442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Ben Chaabane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49883-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04266909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze Le Rest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2023.102308" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04122912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102868" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04186910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13172770" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945559v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109529" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03719567v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhushan Borotikar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102364" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683796v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Touil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mahjoub" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-022-00678-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03736364v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102556" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03768412v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Gu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingle An" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihe Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102616" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03213929v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-021-02379-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03337392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricquebourg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0000000000001845" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03165824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Yan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cochener" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2021.03.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03219309v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emre Kavur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinem Gezer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2021.102109" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03078835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Baris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Aslan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101950" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03230907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Hajj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102118" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03199002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102083" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02561032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Sheehan-Gavelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101733" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02563861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2020.05.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02453320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101660" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189986v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tilquin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Heitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Quellec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.06.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02128539v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumali Roychowdhury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Hu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.11.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02308289v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Chaibou Salaou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-08391-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02290892v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Souadih" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-019-02050-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128742v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhajj" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.05.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573601v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito de Blasi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-016-1493-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667866v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.6.061605" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374475v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Crivelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.04.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076391v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2336547" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05457545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Paniagua" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05457465v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05457568v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981055" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227817v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Toprak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya Ata Yazici" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Oksuz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Ozgur Koska" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pervin Bulucu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925745v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980698" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04714832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04437751v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635150" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454064v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635750" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454053v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635479" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454062v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Ferrante" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635835" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04577059v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72086-4_38" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03953223v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230364" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470666v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiao Wang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMICRTSD49126.2023.10337892" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04183655v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04171357v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46005-0_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04169377v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yapo C&#233;dric Atse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44013-7_2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04065712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03706629v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897188" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406111v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03706627v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lucia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897658" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04040739v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03737495v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Tadayoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03737508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16525-2_6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504392v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16525-2_5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03737790v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Brahim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas-Alexis Benyoussef" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16525-2_7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03705507v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohaiminul Islam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16437-8_46" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104432v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433946" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104429v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434104" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03319021v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87589-3_19" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03300941v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87000-3_2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666614v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03337397v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87193-2_23" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339729v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02478203v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231731" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02430022v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098360" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02913535v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59861-7_32" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03165781v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Allaoui" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Zetout" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Said Allili" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72084-1_23" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02915012v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE50027.2020.00132" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121627v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759378" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02178409v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857167" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128746v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364453" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128752v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363848" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128575v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pessaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00500-9_5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465421v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950567" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284631v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Memeo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214060v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24888-2_26" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214068v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910831v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868251v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859688v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681304v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787332v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Th&#233;bault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787768v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787772v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05155730v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-399851-2.00025-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076396v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076394v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077120v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077743v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Drazic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viellard Thierry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077717v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077720v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077746v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00992940v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04644157v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05266495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Rezaei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Matta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zeghlache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepicard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.108673" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Badic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111076" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Decaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ropars" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan He" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Sheehan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06284" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeganeh Madadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Raja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad A Vermeer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G Lemij" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Huang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2025.3596874" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04912365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Messaoudi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahror Belaid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03331-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05313298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Laich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brugel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ben Abdelghani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-025-00951-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102474" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05133503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.108306" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05049800v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Dedeken" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Damerjian Pieters" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallinato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2025.102567" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165111" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04334344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hognon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102747" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04567729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boussion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3384014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04437753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Habib Daho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihao Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Boit&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102803" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04580775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108635" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04443431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sadikine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tasu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102356" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04631285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronrick Da-Ano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66487-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04439964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornec-Le Gall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102349" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04815207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109508" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04159340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Guilcher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lecat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38610-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075794v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Singh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3265863" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04342442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Ben Chaabane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49883-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04266909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze Le Rest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2023.102308" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04122912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102868" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04186910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13172770" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945559v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109529" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03719567v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhushan Borotikar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102364" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683796v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Touil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mahjoub" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-022-00678-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03736364v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102556" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03768412v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Gu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingle An" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihe Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102616" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03213929v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-021-02379-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03337392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricquebourg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0000000000001845" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03165824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Yan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cochener" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2021.03.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03078835v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emre Kavur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinem Gezer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Baris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Aslan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101950" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03219309v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2021.102109" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03230907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Hajj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102118" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03199002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102083" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02561032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Sheehan-Gavelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101733" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02563861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2020.05.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02453320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101660" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189986v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tilquin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Heitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Quellec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.06.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02128539v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumali Roychowdhury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Hu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.11.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02308289v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Chaibou Salaou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-08391-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02290892v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Souadih" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-019-02050-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128742v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhajj" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.05.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573601v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito de Blasi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-016-1493-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667866v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.6.061605" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374475v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Crivelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.04.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076391v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2336547" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05457545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Paniagua" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05457465v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05457568v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981055" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925745v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980698" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Toprak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya Ata Yazici" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Oksuz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Ozgur Koska" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pervin Bulucu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04714832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04437751v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635150" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454064v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635750" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454053v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635479" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04577059v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72086-4_38" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454062v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Ferrante" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635835" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470666v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiao Wang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMICRTSD49126.2023.10337892" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04183655v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03953223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230364" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04171357v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46005-0_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04169377v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yapo C&#233;dric Atse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44013-7_2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04065712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03706629v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897188" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04040739v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03706627v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lucia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897658" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03737495v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Tadayoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03737508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16525-2_6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504392v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16525-2_5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03737790v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Brahim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas-Alexis Benyoussef" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16525-2_7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03705507v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohaiminul Islam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16437-8_46" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104432v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433946" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104429v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434104" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03319021v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87589-3_19" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03300941v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87000-3_2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03337397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87193-2_23" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666614v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339729v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02478203v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231731" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02913535v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59861-7_32" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02430022v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098360" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03165781v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Allaoui" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Zetout" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Said Allili" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72084-1_23" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02915012v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE50027.2020.00132" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121627v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759378" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02178409v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857167" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128746v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364453" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128752v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363848" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128575v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pessaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00500-9_5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465421v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950567" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284631v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Memeo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214060v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24888-2_26" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214068v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910831v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868251v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859688v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681304v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787332v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Th&#233;bault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787768v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787772v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05155730v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-399851-2.00025-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076396v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076394v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077120v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077743v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Drazic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viellard Thierry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077717v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077746v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077720v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00992940v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04644157v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>