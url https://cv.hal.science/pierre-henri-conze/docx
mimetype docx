--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -234,1778 +234,1778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring learning transferability in deep segmentation of colorectal cancer liver metastases</w:t>
+                <w:t xml:space="preserve">Trustworthy AI for stage IV non-small cell lung cancer: automatic segmentation and uncertainty quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Abbas</w:t>
+                <w:t xml:space="preserve">Sacha Dedeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Badic</w:t>
+                <w:t xml:space="preserve">Vera Damerjian Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+                <w:t xml:space="preserve">Olivier Gallinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111076⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 123 (July 2025), pp.102567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2025.102567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247924v1</w:t>
+                <w:t xml:space="preserve">hal-05049800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LabelProp: A semi-automatic segmentation tool for 3D medical images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring learning transferability in deep segmentation of colorectal cancer liver metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Decaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+                <w:t xml:space="preserve">Bogdan Badic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Ropars</w:t>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyan He</w:t>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frances T Sheehan</w:t>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (109), pp.6284. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 198 (Part A), pp.111076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.06284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092859v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JustRAIGS: Justified Referral in AI Glaucoma Screening Challenge</w:t>
+                <w:t xml:space="preserve">LabelProp: A semi-automatic segmentation tool for 3D medical images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeganeh Madadi</w:t>
+                <w:t xml:space="preserve">Nathan Decaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hina Raja</w:t>
+                <w:t xml:space="preserve">Juliette Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koenraad A Vermeer</w:t>
+                <w:t xml:space="preserve">Xinyan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans G Lemij</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaoqin Huang</w:t>
+                <w:t xml:space="preserve">Frances T Sheehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmi.2025.3596874⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (109), pp.6284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.06284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226854v1</w:t>
+                <w:t xml:space="preserve">hal-05092859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic future remnant segmentation in liver resection planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">JustRAIGS: Justified Referral in AI Glaucoma Screening Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeganeh Madadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Messaoudi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Badic</w:t>
+                <w:t xml:space="preserve">Hina Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+                <w:t xml:space="preserve">Koenraad A Vermeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahror Belaid</w:t>
+                <w:t xml:space="preserve">Hans G Lemij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-025-03331-2⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmi.2025.3596874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912365v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between induced organ atrophy assessed by artificial intelligence-generated automatic segmentation and efficacy of bevacizumab in combination with chemotherapy in metastatic colorectal cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic future remnant segmentation in liver resection planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Brugel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hicham Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Badic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Ben Abdelghani</w:t>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahror Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40644-025-00951-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (May 2025), pp.837-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-025-03331-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313298v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for cerebrovascular segmentation: Managing imperfect annotations in the context of semi-supervised learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rougé</w:t>
+                <w:t xml:space="preserve">Association between induced organ atrophy assessed by artificial intelligence-generated automatic segmentation and efficacy of bevacizumab in combination with chemotherapy in metastatic colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Laich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ben Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102474⟩</w:t>
+              <w:t xml:space="preserve">Cancer Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40644-025-00951-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819764v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging distillation in transductive learning for improved medical image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahror Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douraied Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111 (January 2026), pp.108306. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2025.108306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trustworthy AI for stage IV non-small cell lung cancer: automatic segmentation and uncertainty quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sacha Dedeken</w:t>
+                <w:t xml:space="preserve">Guidelines for cerebrovascular segmentation: Managing imperfect annotations in the context of semi-supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gallinato</w:t>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Faure</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 123 (July 2025), pp.102567. </w:t>
+              <w:t xml:space="preserve">, 2025, 119, pp.102474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2025.102567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049800v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Residual Attention U-Net for Fast Ultrasound Imaging from a Single Plane-Wave Equivalent to Diverging Wave Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L-MAE: Longitudinal masked auto-encoder with time and severity-aware encoding for diabetic retinopathy progression prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Bentaleb</w:t>
+                <w:t xml:space="preserve">Mostafa El Habib Daho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sintes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
+                <w:t xml:space="preserve">Yihao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24165111⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185 (February 2025), pp.109508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.109508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069458v1</w:t>
+                <w:t xml:space="preserve">hal-04815207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrastive image adaptation for acquisition shift reduction in medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gallinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 148, pp.102747. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.artmed.2023.102747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-modal tumor segmentation using generative blending augmentation and self-training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex Residual Attention U-Net for Fast Ultrasound Imaging from a Single Plane-Wave Equivalent to Diverging Wave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bentaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sintes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sallé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boussion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bert</w:t>
+                <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2024.3384014⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.5111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24165111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567729v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCOVER: 2-D multiview summarization of optical coherence tomography angiography for automatic diabetic retinopathy diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-modal tumor segmentation using generative blending augmentation and self-training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa El Habib Daho</w:t>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yihao Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deman</w:t>
+                <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2024.102803⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2024.3384014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437753v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of deep learning-based information fusion techniques for multimodal medical image classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">DISCOVER: 2-D multiview summarization of optical coherence tomography angiography for automatic diabetic retinopathy diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Habib Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Boité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 177, pp.108635. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 149 (March), pp.102803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2024.102803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580775v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving abdominal image segmentation with overcomplete shape priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Sadikine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Badic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2076,1935 +2076,1935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated PD-L1 status prediction in lung cancer with multi-modal PET/CT fusion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+                <w:t xml:space="preserve">A review of deep learning-based information fusion techniques for multimodal medical image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Habib Daho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Boité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-66487-y⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177, pp.108635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631285v1</w:t>
+                <w:t xml:space="preserve">hal-04580775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-task kidney MR segmentation with Transformers in autosomal-dominant polycystic kidney disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated PD-L1 status prediction in lung cancer with multi-modal PET/CT fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronrick Da-Ano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102349⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.16720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-66487-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439964v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-MAE: Longitudinal masked auto-encoder with time and severity-aware encoding for diabetic retinopathy progression prediction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual-task kidney MR segmentation with Transformers in autosomal-dominant polycystic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cornec-Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 185 (February 2025), pp.109508. </w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 113 (April), pp.102349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.109508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815207v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards population-independent, multi-disease detection in fundus photographs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lamard</w:t>
+                <w:t xml:space="preserve">Hybrid fusion of high-resolution and ultra-widefield OCTA acquisitions for the automatic diagnosis of diabetic retinopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Habib Daho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Lecat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Boité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-38610-y⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (17), pp.2770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics13172770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159340v1</w:t>
+                <w:t xml:space="preserve">hal-04186910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and emerging trends in medical image segmentation with deep learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-automatic muscle segmentation in MR images using deep registration-based label propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Decaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances T Sheehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2023.3265863⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (August 2023), pp.109529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2023.109529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075794v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative gait analysis and prediction using artificial intelligence for patients with gait disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawel Ben Chaabane</w:t>
+                <w:t xml:space="preserve">Towards population-independent, multi-disease detection in fundus photographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Le Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13, pp.23099. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-49883-8⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13, pp.11493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-38610-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342442v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal medical Transformers: A meta-analysis for medical image segmentation in oncology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Current and emerging trends in medical image segmentation with deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2023.102308⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (6), pp.545-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2023.3265863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266909v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-dimensional transfer learning in medical image segmentation with deep learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+                <w:t xml:space="preserve">Quantitative gait analysis and prediction using artificial intelligence for patients with gait disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2023.102868⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.23099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49883-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122912v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid fusion of high-resolution and ultra-widefield OCTA acquisitions for the automatic diagnosis of diabetic retinopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Le Boité</w:t>
+                <w:t xml:space="preserve">Multi-modal medical Transformers: A meta-analysis for medical image segmentation in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cheze Le Rest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (17), pp.2770. </w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110, pp.102308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/diagnostics13172770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2023.102308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186910v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic muscle segmentation in MR images using deep registration-based label propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Decaux</w:t>
+                <w:t xml:space="preserve">Cross-dimensional transfer learning in medical image segmentation with deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahror Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 140 (August 2023), pp.109529. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (August), pp.102868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2023.109529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2023.102868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945559v2</w:t>
+                <w:t xml:space="preserve">hal-04122912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-structure bone segmentation in pediatric MR images with combined regularization from shape priors and adversarial network</w:t>
+                <w:t xml:space="preserve">Fast and low-GPU-memory abdomen CT organ segmentation: The FLARE challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Boutillon</w:t>
+                <w:t xml:space="preserve">Jun Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhushan Borotikar</w:t>
+                <w:t xml:space="preserve">Yao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Burdin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Song Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingle An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2022.102364⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (November), pp.102616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2022.102616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719567v1</w:t>
+                <w:t xml:space="preserve">hal-03768412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new collaborative classification process for microcalcification detection based on graphs and knowledge propagation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Kalti</w:t>
+                <w:t xml:space="preserve">Multi-structure bone segmentation in pediatric MR images with combined regularization from shape priors and adversarial network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhushan Borotikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Digital Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10278-022-00678-9⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.102364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2022.102364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683796v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalizable multi-task, multi-domain deep segmentation of sparse pediatric imaging datasets via multi-scale contrastive regularization and multi-joint anatomical priors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Boutillon</w:t>
+                <w:t xml:space="preserve">A new collaborative classification process for microcalcification detection based on graphs and knowledge propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kalti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bhushan Borotikar</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2022.102556⟩</w:t>
+              <w:t xml:space="preserve">Journal of Digital Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10278-022-00678-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736364v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and low-GPU-memory abdomen CT organ segmentation: The FLARE challenge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xingle An</w:t>
+                <w:t xml:space="preserve">Generalizable multi-task, multi-domain deep segmentation of sparse pediatric imaging datasets via multi-scale contrastive regularization and multi-joint anatomical priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhihe Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhushan Borotikar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 82 (November), pp.102616. </w:t>
+              <w:t xml:space="preserve">, 2022, 81, pp.102556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2022.102616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2022.102556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768412v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new conditional region growing approach for microcalcification delineation in mammograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kalti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4051,77 +4051,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic screening for ocular anomalies using fundus photographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Le Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricquebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4166,364 +4166,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-stage multi-scale breast mass segmentation for full mammogram analysis without user intervention</w:t>
+                <w:t xml:space="preserve">CHAOS challenge - Combined (CT-MR) healthy abdominal organ segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutong Yan</w:t>
+                <w:t xml:space="preserve">A. Emre Kavur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sinem Gezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Baris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinem Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Cochener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbe.2021.03.005⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165824v1</w:t>
+                <w:t xml:space="preserve">hal-03078835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHAOS challenge - Combined (CT-MR) healthy abdominal organ segmentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-stage multi-scale breast mass segmentation for full mammogram analysis without user intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Baris</w:t>
+                <w:t xml:space="preserve">Yutong Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinem Aslan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+                <w:t xml:space="preserve">Béatrice Cochener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69, </w:t>
+              <w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (2), pp.746-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbe.2021.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078835v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdominal multi-organ segmentation with cascaded convolutional and adversarial deep networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Emre Kavur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cornec-Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sinem Gezer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4574,77 +4574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExplAIn: Explanatory artificial intelligence for diabetic retinopathy diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4708,103 +4708,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improved breast mass detection using dual-view mammogram matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutong Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cochener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 102083, </w:t>
@@ -4868,77 +4868,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances T Sheehan-Gavelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 83 (101733), </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4972,103 +4972,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of microcalcification based on morphological operations and structural similarity indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kalti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (3), pp.1155-1173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5102,103 +5102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of multiple pathologies in fundus photographs using spin-off learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cochener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5258,51 +5258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5375,51 +5375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATARACTS: Challenge on automatic tool annotation for cataRACT surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5522,77 +5522,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaman Sani Chaibou Salaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kalti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5639,64 +5639,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic forensic identification using 3D sphenoid sinus segmentation and deep characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Souadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahror Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douraied Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5756,77 +5756,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring tool usage in surgery videos using boosted convolutional and recurrent neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Alhajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cochener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Quellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5867,291 +5867,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-adaptive supervoxel-based random forests for liver tumor segmentation in dynamic contrast-enhanced CT scans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive strategy for superpixel-based region-growing image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaman Sani Chaibou Salaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kalti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-016-1493-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.26.6.061605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573601v1</w:t>
+                <w:t xml:space="preserve">hal-01667866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive strategy for superpixel-based region-growing image segmentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scale-adaptive supervoxel-based random forests for liver tumor segmentation in dynamic contrast-enhanced CT scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito de Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (6), </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.223 - 233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.26.6.061605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11548-016-1493-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667866v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-reference combinatorial strategy towards longer long-term dense motion estimation</w:t>
               </w:r>
@@ -6410,83 +6410,83 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive gradient domain normalization for one-sided unsupervised medical image synthesis</w:t>
+                <w:t xml:space="preserve">Structure preserving adversarial diffusion for unpaired medical image synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Paniagua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Angelini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6494,362 +6494,362 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, London (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457545v1</w:t>
+                <w:t xml:space="preserve">hal-05457568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative confidence-based pseudo-labeling for semi-supervised lung cancer segmentation under annotation scarcity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+                <w:t xml:space="preserve">Adaptive gradient domain normalization for one-sided unsupervised medical image synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Paniagua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Angelini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, London (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457465v1</w:t>
+                <w:t xml:space="preserve">hal-05457545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure preserving adversarial diffusion for unpaired medical image synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Paniagua</w:t>
+                <w:t xml:space="preserve">Iterative confidence-based pseudo-labeling for semi-supervised lung cancer segmentation under annotation scarcity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Dedeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Angelini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, London (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457568v1</w:t>
+                <w:t xml:space="preserve">hal-05457465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing treatment response assessment of hepatic metastases using AI-driven volumetric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
@@ -6887,103 +6887,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instance-aware deep learning for liver metastasis segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
@@ -7146,90 +7146,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self super-resolution of anisotropic volumes in prostate MRI with normalized edge priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCR 2024: XXth International Conference on the use of Computers in Radiation therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7254,77 +7254,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-sided unsupervised medical image synthesis with normalized edge consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2024: IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athens, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7358,103 +7358,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal PET/CT fusion for automated PD-L1 status prediction in lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronrick Da-Ano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cheze Le Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2024: IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athens, Greece. </w:t>
@@ -7492,103 +7492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning transferability in deep segmentation of liver metastases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Badic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2024: IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athens, Greece. </w:t>
@@ -7620,364 +7620,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaTiM: Longitudinal representation learning in continuous-time models to predict disease progression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Le Boité</w:t>
+                <w:t xml:space="preserve">Deep vessel segmentation with joint multi-prior encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Sadikine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Badic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-72086-4_38⟩</w:t>
+              <w:t xml:space="preserve">ISBI 2024: IEEE 21th International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577059v1</w:t>
+                <w:t xml:space="preserve">hal-04454062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep vessel segmentation with joint multi-prior encoding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ballet</w:t>
+                <w:t xml:space="preserve">LaTiM: Longitudinal representation learning in continuous-time models to predict disease progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Habib Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Boité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2024: IEEE 21th International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athens, Greece. </w:t>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marrakesh, Morocco. pp.404-414, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72086-4_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454062v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self super resolution for hepatic vessel CT segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Nuclear Science Symposium, Medical Imaging Conference and International Symposium on Room-Temperature Semiconductor Detectors (NSS MIC RTSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Vancouver, France. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8037,77 +8037,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa El Habib Daho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Boité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Machine Learning in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada</w:t>
@@ -8149,51 +8149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-specific auxiliary multi-task contrastive learning for deep liver vessel segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Sadikine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Badic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8296,77 +8296,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa El Habib Daho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Boité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Predictive Intelligence in Medicine (PRIME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. pp.1-13, </w:t>
@@ -8404,103 +8404,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved automatic diabetic retinopathy severity classification using deep multimodal fusion of UWF-CFP and OCTA images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa El Habib Daho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yapo Cédric Atse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Le Boité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OMIA 2023: 10th International Workshop on Ophthalmic Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Vancouver (Canada), Canada. pp.11-20, </w:t>
@@ -8538,90 +8538,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gait deviation change prediction for patients with gait disorders using artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Ben Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lempereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8657,1271 +8657,1271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'à priori de forme semi-surcomplets pour la segmentation automatique du système vasculaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Deep treatment response assessment and prediction of colorectal cancer liver metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mohaiminul Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Badic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tasu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICCAI 2022: International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Singapore, Singapore. pp.482-491, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16437-8_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406111v1</w:t>
+                <w:t xml:space="preserve">hal-03705507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-overcomplete convolutional auto-encoder embedding as shape priors for deep vessel segmentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+                <w:t xml:space="preserve">Detection of Diabetic Retinopathy Using Longitudinal Self-supervised Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Habib Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Tadayoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897188⟩</w:t>
+              <w:t xml:space="preserve">OMIA 2022: 9th International Workshop on Ophthalmic Medical Image Analysis Held in Conjunction with MICCAI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Singapore, Singapore. pp.43-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16525-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706629v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing modern segmentation architectures under low data regime for PET-CT tumor segmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+                <w:t xml:space="preserve">Mapping the ocular surface from monocular videos with an application to dry eye disease grading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas-Alexis Benyoussef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cochener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSM MIC 2022: IEEE Nuclear science symposium and medical imaging conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICCAI Workshop on Ophthalmic Medical Image Analysis (OMIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Singapore, Singapore. pp.63-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16525-2_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040739v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure versus hybrid Transformers for multi-modal brain tumor segmentation: a comparative study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Intégration d'à priori de forme semi-surcomplets pour la segmentation automatique du système vasculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Sadikine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Badic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RITS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISFGBM, May 2022, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706627v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of diabetic retinopathy using longitudinal self-supervised learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Massin</w:t>
+                <w:t xml:space="preserve">Semi-overcomplete convolutional auto-encoder embedding as shape priors for deep vessel segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Sadikine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Badic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop on Ophthalmic Medical Image Analysis (OMIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737495v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal information fusion for glaucoma and diabetic retinopathy classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mostafa El Habib Daho</w:t>
+                <w:t xml:space="preserve">Comparing modern segmentation architectures under low data regime for PET-CT tumor segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop on Ophthalmic Medical Image Analysis (OMIA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NSM MIC 2022: IEEE Nuclear science symposium and medical imaging conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737508v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Diabetic Retinopathy Using Longitudinal Self-supervised Learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Massin</w:t>
+                <w:t xml:space="preserve">Pure versus hybrid Transformers for multi-modal brain tumor segmentation: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMIA 2022: 9th International Workshop on Ophthalmic Medical Image Analysis Held in Conjunction with MICCAI 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-16525-2_5⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504392v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the ocular surface from monocular videos with an application to dry eye disease grading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anas-Alexis Benyoussef</w:t>
+                <w:t xml:space="preserve">Detection of diabetic retinopathy using longitudinal self-supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Cochener</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Habib Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Tadayoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI Workshop on Ophthalmic Medical Image Analysis (OMIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Singapore, Singapore. pp.63-72, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2022, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737790v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep treatment response assessment and prediction of colorectal cancer liver metastases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Aparicio</w:t>
+                <w:t xml:space="preserve">Multimodal information fusion for glaucoma and diabetic retinopathy classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Habib Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Alhajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tougeron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Tasu</w:t>
+                <w:t xml:space="preserve">Sophie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2022: International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Singapore, Singapore. pp.482-491, </w:t>
+              <w:t xml:space="preserve">MICCAI Workshop on Ophthalmic Medical Image Analysis (OMIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Singapore, Singapore. pp.53-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-16437-8_46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16525-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705507v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage multi-scale mass segmentation from full mammograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutong Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cochener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2021 : IEEE 18th International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Nice, France. </w:t>
@@ -9959,90 +9959,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-structure deep segmentation with shape priors and latent adversarial regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhushan Borotikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10089,103 +10089,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep active learning for dual-view mammogram analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutong Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Machine Learning in Medical Imaging (MICCAI 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Strasbourg, France. pp.180_180, </w:t>
@@ -10223,103 +10223,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal detection of diabetic retinopathy early severity grade changes using deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutong Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OMIA 2021: 8th International Workshop on Ophthalmic Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Strasbourg, France. </w:t>
@@ -10357,103 +10357,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-task, multi-domain deep segmentation with shared representations and contrastive regularization for sparse pediatric datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhushan Borotikar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2021: International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Strasbourg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10487,103 +10487,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic tumor insertion using one-shot generative learning for cross-modal image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear science symposium and medical imaging conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, Japan</w:t>
@@ -10612,103 +10612,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de tumeurs par modèle génératif one-shot pour la segmentation inter-modale en imagerie médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
@@ -10737,103 +10737,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological-based microcalcification detection using adaptive thresholding and structural similarity indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kalti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATSIP 2020 : 5th International Conference on Advanced Technologies for Signal &amp; Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Sousse, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10867,103 +10867,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-tasking Siamese networks for breast mass detection using dual-view mammogram matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutong Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cochener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLMI 2020 : International Workshop on Machine Learning in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lima, Peru. pp.312-321, </w:t>
@@ -11001,77 +11001,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining shape priors with conditional adversarial networks for improved scapula segmentation in MR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhushan Borotikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11118,64 +11118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient embedding network for 3D brain tumor segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahror Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11252,103 +11252,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new conditional region growing approach for an accurate detection of microcalcifications from mammographic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kalti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIBE 2020 : IEEE 20th International Conference on Bioinformatics And Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Cincinnati, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11395,64 +11395,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep convolutional encoder-decoders for deltoid segmentation using healthy versus pathological learning transferability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances T Sheehan-Gavelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11512,103 +11512,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascaded multi-scale convolutional encoder-decoders for breast mass segmentation in high-resolution mammograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutong Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. </w:t>
@@ -11672,51 +11672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11789,77 +11789,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical flow estimation in ocular endoscopy videos using flownet on simulated endoscopy data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cochener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Quellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11945,51 +11945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12079,51 +12079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12200,51 +12200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12293,70 +12293,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic Liver Tumor Segmentation in Dynamic Contrast-Enhanced CT Scans Using Random Forests and Supervoxels</w:t>
+                <w:t xml:space="preserve">Segmentation semi-automatique de tumeurs du foie en TDM dynamique pour l'estimation du taux de nécrose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12372,125 +12372,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Memeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Machine Learning in Medical Imaging (MLMI 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214060v1</w:t>
+                <w:t xml:space="preserve">hal-01214068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation semi-automatique de tumeurs du foie en TDM dynamique pour l'estimation du taux de nécrose</w:t>
+                <w:t xml:space="preserve">Semi-automatic Liver Tumor Segmentation in Dynamic Contrast-Enhanced CT Scans Using Random Forests and Supervoxels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12506,73 +12497,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Memeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Workshop on Machine Learning in Medical Imaging (MLMI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Munich, Germany. pp.212-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24888-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214068v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense long-term motion estimation via Statistical Multi-Step Flow</w:t>
               </w:r>
@@ -12876,446 +12876,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective View Synthesis Quality Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From optical flow to dense long term correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Crivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luce Morin</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereoscopic Displays and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.8288-56</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681304v2</w:t>
+                <w:t xml:space="preserve">hal-00787772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparity-compensated view synthesis for s3D content correction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Objective View Synthesis Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stereoscopic Displays and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.8288-86</w:t>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.8288-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787332v2</w:t>
+                <w:t xml:space="preserve">hal-00681304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-step flow fusion: towards accurate and dense correspondences in long video shots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomas Crivelli</w:t>
+                <w:t xml:space="preserve">Disparity-compensated view synthesis for s3D content correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.2012</w:t>
+              <w:t xml:space="preserve">Stereoscopic Displays and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.8288-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787768v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From optical flow to dense long term correspondences</w:t>
+                <w:t xml:space="preserve">Multi-step flow fusion: towards accurate and dense correspondences in long video shots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Crivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2680</w:t>
+              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787772v1</w:t>
+                <w:t xml:space="preserve">hal-00787768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13346,77 +13346,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 16 - Meta learning for anomaly detection in fundus photographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Le Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricquebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13686,506 +13686,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for processing occlusions in motion estimation</w:t>
+                <w:t xml:space="preserve">Filtering a displacement field between video frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Crivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : US20130148730 A1. 2013</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO 2013131819 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077120v1</w:t>
+                <w:t xml:space="preserve">hal-01077746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparity maps in uniform areas</w:t>
+                <w:t xml:space="preserve">Method and apparatus for processing occlusions in motion estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valter Drazic</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : US20130176300 A1. 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP 2602997 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077743v1</w:t>
+                <w:t xml:space="preserve">hal-01077720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and device for generating a motion field for a video sequence</w:t>
+                <w:t xml:space="preserve">Method and apparatus for processing occlusions in motion estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomas Crivelli</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2013107833 A1. 2013</w:t>
+              <w:t xml:space="preserve">France, Patent n° : US20130148730 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077717v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering a displacement field between video frames</w:t>
+                <w:t xml:space="preserve">Disparity maps in uniform areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomas Crivelli</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Drazic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO 2013131819 A1. 2013</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viellard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US20130176300 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077746v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for processing occlusions in motion estimation</w:t>
+                <w:t xml:space="preserve">Method and device for generating a motion field for a video sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fradet</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Crivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP 2602997 A1. 2013</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2013107833 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077720v1</w:t>
+                <w:t xml:space="preserve">hal-01077717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14537,51 +14537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05266495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Rezaei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Matta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zeghlache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepicard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.108673" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Badic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111076" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Decaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ropars" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan He" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Sheehan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06284" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeganeh Madadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Raja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad A Vermeer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G Lemij" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Huang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2025.3596874" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04912365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Messaoudi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahror Belaid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03331-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05313298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Laich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brugel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ben Abdelghani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-025-00951-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102474" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05133503v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.108306" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05049800v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Dedeken" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Damerjian Pieters" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallinato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2025.102567" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165111" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04334344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hognon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102747" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04567729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boussion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3384014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04437753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Habib Daho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihao Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Boit&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102803" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04580775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108635" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04443431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sadikine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tasu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102356" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04631285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronrick Da-Ano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66487-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04439964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornec-Le Gall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102349" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04815207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109508" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04159340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Guilcher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lecat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38610-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075794v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Singh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3265863" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04342442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Ben Chaabane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49883-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04266909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze Le Rest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2023.102308" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04122912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102868" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04186910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13172770" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945559v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109529" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03719567v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhushan Borotikar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102364" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683796v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Touil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mahjoub" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-022-00678-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03736364v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102556" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03768412v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Gu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingle An" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihe Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102616" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03213929v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-021-02379-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03337392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricquebourg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0000000000001845" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03165824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Yan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cochener" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2021.03.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03078835v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emre Kavur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinem Gezer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Baris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Aslan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101950" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03219309v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2021.102109" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03230907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Hajj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102118" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03199002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102083" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02561032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Sheehan-Gavelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101733" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02563861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2020.05.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02453320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101660" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189986v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tilquin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Heitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Quellec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.06.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02128539v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumali Roychowdhury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Hu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.11.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02308289v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Chaibou Salaou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-08391-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02290892v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Souadih" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-019-02050-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128742v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhajj" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.05.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573601v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito de Blasi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-016-1493-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667866v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.6.061605" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374475v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Crivelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.04.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076391v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2336547" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05457545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Paniagua" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05457465v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05457568v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981055" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925745v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980698" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Toprak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya Ata Yazici" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Oksuz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Ozgur Koska" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pervin Bulucu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04714832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04437751v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635150" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454064v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635750" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454053v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635479" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04577059v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72086-4_38" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454062v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Ferrante" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635835" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470666v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiao Wang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMICRTSD49126.2023.10337892" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04183655v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03953223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230364" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04171357v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46005-0_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04169377v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yapo C&#233;dric Atse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44013-7_2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04065712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03706629v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897188" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04040739v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03706627v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lucia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897658" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03737495v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Tadayoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03737508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16525-2_6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504392v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16525-2_5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03737790v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Brahim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas-Alexis Benyoussef" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16525-2_7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03705507v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohaiminul Islam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16437-8_46" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104432v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433946" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104429v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434104" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03319021v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87589-3_19" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03300941v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87000-3_2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03337397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87193-2_23" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666614v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339729v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02478203v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231731" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02913535v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59861-7_32" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02430022v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098360" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03165781v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Allaoui" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Zetout" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Said Allili" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72084-1_23" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02915012v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE50027.2020.00132" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121627v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759378" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02178409v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857167" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128746v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364453" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128752v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363848" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128575v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pessaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00500-9_5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465421v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950567" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284631v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Memeo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214060v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24888-2_26" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214068v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910831v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868251v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859688v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681304v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787332v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Th&#233;bault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787768v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787772v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05155730v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-399851-2.00025-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076396v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076394v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077120v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077743v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Drazic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viellard Thierry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077717v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077746v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077720v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00992940v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04644157v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05266495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Rezaei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Matta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zeghlache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lepicard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.108673" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05049800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Dedeken" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Damerjian Pieters" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallinato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2025.102567" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Badic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111076" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Decaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ropars" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyan He" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Sheehan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06284" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeganeh Madadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Raja" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad A Vermeer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G Lemij" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2025.3596874" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04912365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Messaoudi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahror Belaid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-025-03331-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05313298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Laich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brugel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ben Abdelghani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-025-00951-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05133503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.108306" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102474" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04815207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Habib Daho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihao Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109508" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04334344v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hognon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102747" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04567729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boussion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3384014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04437753v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Boit&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102803" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04443431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sadikine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tasu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102356" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04580775v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108635" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04631285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronrick Da-Ano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66487-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04439964v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornec-Le Gall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102349" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04186910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13172770" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945559v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109529" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04159340v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Guilcher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lecat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38610-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075794v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Singh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3265863" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04342442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Ben Chaabane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49883-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04266909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze Le Rest" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2023.102308" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04122912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2023.102868" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03768412v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Gu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingle An" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihe Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102616" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03719567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhushan Borotikar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2022.102364" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03683796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Touil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mahjoub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-022-00678-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03736364v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102556" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03213929v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-021-02379-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03337392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricquebourg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/OPX.0000000000001845" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03078835v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emre Kavur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinem Gezer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Baris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Aslan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101950" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03165824v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Yan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cochener" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2021.03.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03219309v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2021.102109" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03230907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Hajj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102118" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03199002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102083" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02561032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brochard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances T Sheehan-Gavelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2020.101733" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02563861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2020.05.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02453320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101660" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189986v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tilquin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Heitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Quellec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.06.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02128539v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumali Roychowdhury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Hu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.11.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02308289v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Chaibou Salaou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-08391-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02290892v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Souadih" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-019-02050-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128742v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhajj" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.05.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667866v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.6.061605" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573601v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito de Blasi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-016-1493-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374475v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Crivelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.04.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076391v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2336547" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05457568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Paniagua" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05457545v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05457465v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981055" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925745v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980698" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Toprak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya Ata Yazici" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Oksuz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilker Ozgur Koska" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pervin Bulucu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04714832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04437751v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635150" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454064v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635750" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454053v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635479" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04454062v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Ferrante" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635835" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04577059v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72086-4_38" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470666v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiao Wang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMICRTSD49126.2023.10337892" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04183655v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03953223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230364" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04171357v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46005-0_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04169377v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yapo C&#233;dric Atse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44013-7_2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04065712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03705507v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mohaiminul Islam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aparicio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16437-8_46" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504392v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Tadayoni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16525-2_5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03737790v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Brahim" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas-Alexis Benyoussef" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16525-2_7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406111v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03706629v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897188" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04040739v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03706627v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lucia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897658" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03737495v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03737508v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16525-2_6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104432v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433946" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104429v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434104" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03319021v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87589-3_19" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03300941v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87000-3_2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03337397v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87193-2_23" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666614v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339729v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02478203v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231731" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02913535v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59861-7_32" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02430022v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI45749.2020.9098360" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03165781v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Allaoui" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Zetout" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Said Allili" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72084-1_23" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02915012v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE50027.2020.00132" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121627v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759378" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02178409v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857167" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128746v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364453" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128752v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363848" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128575v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pessaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00500-9_5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465421v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950567" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284631v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Memeo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214068v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214060v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24888-2_26" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910831v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868251v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859688v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787772v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681304v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787332v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Th&#233;bault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787768v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05155730v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-399851-2.00025-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076396v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076394v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077746v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077720v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077120v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077743v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Drazic" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viellard Thierry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077717v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00992940v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-04644157v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>