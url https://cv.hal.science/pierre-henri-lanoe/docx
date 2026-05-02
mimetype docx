--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -181,775 +181,775 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic iridium(III) complexes with a halogen-substituted pyridylbenzimidazole ancillary ligand for photodynamic therapy</w:t>
+                <w:t xml:space="preserve">Radiodynamic Properties of Liposomes Encapsulating a Bi 3+ Triple-Decker Phthalocyanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
+                <w:t xml:space="preserve">Sofia Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Loiseau</w:t>
+                <w:t xml:space="preserve">Elena Murillo Vilella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Philouze</w:t>
+                <w:t xml:space="preserve">Laura Contini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Latouche</w:t>
+                <w:t xml:space="preserve">Fabrizia Grepioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laeticia Falcon</w:t>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (11), pp.16205-16221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5MA00964B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c26335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05280566v1</w:t>
+                <w:t xml:space="preserve">hal-05597328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monomer Versus Dimer of Cationic Ir(III) Complexes for Photodynamic Therapy by Two-Photon Activation: A Comparative Study</w:t>
+                <w:t xml:space="preserve">Cationic iridium(III) complexes with a halogen-substituted pyridylbenzimidazole ancillary ligand for photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agoston Barta</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
+                <w:t xml:space="preserve">Frederique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matéo Lavaud</w:t>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Molton</w:t>
+                <w:t xml:space="preserve">Camille Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Micouin</w:t>
+                <w:t xml:space="preserve">Laeticia Falcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (5), pp.4272-4284. </w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.5c00393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5MA00964B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071288v1</w:t>
+                <w:t xml:space="preserve">inserm-05280566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Coordination Environment of Ru(II) Complexes with a Tailored Acridine Ligand</w:t>
+                <w:t xml:space="preserve">Monomer Versus Dimer of Cationic Ir(III) Complexes for Photodynamic Therapy by Two-Photon Activation: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Awada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Philouze</w:t>
+                <w:t xml:space="preserve">Agoston Barta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
+                <w:t xml:space="preserve">Laetitia Vanwonterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Jouvenot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matéo Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Molton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Micouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29153468⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (5), pp.4272-4284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.5c00393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661595v1</w:t>
+                <w:t xml:space="preserve">hal-05071288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealing 1,2,4-triazine to iridium( iii ) complexes induces luminogenic behaviour in bioorthogonal reactions with strained alkynes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katie Gristwood</w:t>
+                <w:t xml:space="preserve">Phosphorescent Chiral Cationic Binuclear Iridium(III) Complexes: Boosting the Circularly Polarized Luminescence Brightness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Molton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Adamson</w:t>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark T Sims</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael E Deary</w:t>
+                <w:t xml:space="preserve">Debsouri Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt01499e⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (52), pp.24855-24866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739492v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorescent Chiral Cationic Binuclear Iridium(III) Complexes: Boosting the Circularly Polarized Luminescence Brightness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tuning the Coordination Environment of Ru(II) Complexes with a Tailored Acridine Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debsouri Kundu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Jouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (52), pp.24855-24866. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (15), pp.3468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29153468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861456v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral 2-phenylbenzimidazole-based iridium( iii ) complexes with picolinate ancillary ligand: tuning the emission properties by manipulating the substituent on the benzimidazole ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Martínez-Vollbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Cavignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53 (10), pp.4705-4718. </w:t>
@@ -981,3501 +981,3505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Coordination Environment of Ru(II) Complexes with a Tailored Acridine Ligand</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annealing 1,2,4-triazine to iridium( iii ) complexes induces luminogenic behaviour in bioorthogonal reactions with strained alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Gristwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Adamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark T Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E Deary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29153468⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (37), pp.15501-15508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt01499e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662034v1</w:t>
+                <w:t xml:space="preserve">hal-04739492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Coordination Environment of Ru(II) Complexes with a Tailored Acridine Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (15), pp.3468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules29153468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688022v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of an Electrodeficient Dipyridylbenzene-like Terdentate Ligand: Cyclometallating Ligand for Highly Emitting Iridium(III) and Platinum(II) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (3), pp.403-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/org4030029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of an Electrodeficient Dipyridylbenzene-like Terdentate Ligand: Cyclometallating Ligand for Highly Emitting Iridium(III) and Platinum(II) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (3), pp.403-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/org4030029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bis-Heteroleptic Cationic Iridium(III) Complexes Featuring Cyclometalating 2-Phenylbenzimidazole Ligands: A Combined Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Martìnez-Vollbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ciambrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lafargue-Dit-Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (7), pp.3033-3049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a phosphorescent cationic iridium(III) complex displaying blue shift in crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Martίnez-Vollbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (43), pp.24789-24800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1CP03341G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of dinuclearity in promoting thermally activated delayed fluorescence (TADF) in cyclometallated, N^C^N-coordinated platinum( ii ) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Pander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Zaytsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Sil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (32), pp.10276-10287. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1tc02562g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral heteroleptic cyclometallated Platinum(II) complexes featuring 2-phenylbenzimidazole ligand as bright emitters in solid state and in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Moreno-Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyes and Pigments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 162, pp.967-977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dyepig.2018.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclometalated N-heterocyclic carbene iridium( iii ) complexes with naphthalimide chromophores: a novel class of phosphorescent heteroleptic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonny Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Groué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Jutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (10), pp.3440-3451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7DT04369D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Photon Photosensitizer–Polymer Conjugates for Combined Cancer Cell Death Induction and Two-Photon Fluorescence Imaging: Structure/Photodynamic Therapy Efficiency Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cepraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Ben Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (12), pp.4022 - 4033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Picture: Theoretical and Experimental Study on Boron β-Diketonate Complexes with Intense Two-Photon-Induced Fluorescence in Solution and in the Solid State (ChemPhysChem 14/2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mettra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Yuan Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Calin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (14), pp.2105 - 2105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.201600611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Study on Boron β-Diketonate Complexes with Intense Two-Photon-Induced Fluorescence in Solution and in the Solid State</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Deep-Red Phosphorescent Iridium(III) Complexes with Chromophoric N-Heterocyclic Carbene Ligands: Design, Photophysical Properties, and DFT Calculations (Eur. J. Inorg. Chem. 11/2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonny Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Armaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201600178⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201690023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01412974v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Red Phosphorescent Iridium(III) Complexes with Chromophoric N-Heterocyclic Carbene Ligands: Design, Photophysical Properties, and DFT Calculations (Eur. J. Inorg. Chem. 11/2016)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical and Experimental Study on Boron β-Diketonate Complexes with Intense Two-Photon-Induced Fluorescence in Solution and in the Solid State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicola Armaroli</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201690023⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (14), pp.2107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201600178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662098v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-Red Phosphorescent Iridium(III) Complexes with Chromophoric N-Heterocyclic Carbene Ligands: Design, Photophysical Properties, and DFT Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonny Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Armaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016 (11), pp.1631-1634. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201600140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent gold nanoparticles with chain-end grafted RAFT copolymers: influence of the polymer molecular weight and type of chromophore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cepraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chamignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.6812-6825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6PY01625A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ruthenium(II)-Copper(II) Dyad for the Photocatalytic Oxygenation of Organic Substrates Mediated by Dioxygen Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Iali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (29), pp.8415-8419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201501180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ditopic bis-terdentate cyclometallating ligands and their highly luminescent dinuclear iridium( iii ) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Ming Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross W. Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Clegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (52), pp.6831-6834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4cc01808g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Luminescent Dinuclear Platinum(II) Complexes Incorporating Bis-Cyclometallating Pyrazine-Based Ligands: A Versatile Approach to Efficient Red Phosphors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Culham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria L Whittle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus C Durrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Gareth Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (19), pp.10992-11003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic401131x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocarriers with ultrahigh chromophore loading for fluorescence bio-imaging and photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cepraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34, pp.8344-8351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2013.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocompatible well-defined chromophore-polymer conjugates for photodynamic therapy and two-photon imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cepraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.61-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2py20565c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two photon photosensitizers for PDT: molecular engineering towards understanding of their excited state photophysics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Influence of bromine substitution pattern on the singlet oxygen generation efficiency of two-photon absorbing chromophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTICAL MATERIALS AND BIOMATERIALS IN SECURITY AND DEFENCE SYSTEMS TECHNOLOGY IX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2007265⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (31), pp.6275-6278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ob25536g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245556v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bromine substitution pattern on the singlet oxygen generation efficiency of two-photon absorbing chromophores</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Water-soluble chromophores with star-shaped oligomeric arms: synthesis, spectroscopic studies and first results in bio-imaging and cell death induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ob25536g⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (11), pp.2328-2333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2nj40407a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113591v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble chromophores with star-shaped oligomeric arms: synthesis, spectroscopic studies and first results in bio-imaging and cell death induction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Two photon photosensitizers for PDT: molecular engineering towards understanding of their excited state photophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gallavardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2nj40407a⟩</w:t>
+              <w:t xml:space="preserve">OPTICAL MATERIALS AND BIOMATERIALS IN SECURITY AND DEFENCE SYSTEMS TECHNOLOGY IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8545, pp.854508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2007265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950001v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Cation Induced Modulation of the Photophysical Properties of a Platinum(II) Complex Featuring a Dipicolylanilino-Acetylide Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guerchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Le Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Gareth Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (8), pp.1255-1259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201001164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching of excited states in cyclometalated platinum complexes incorporating pyridyl-acetylide ligands (Pt-C[triple bond, length as m-dash]C-py): a combined experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Gareth Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guerchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (10), pp.2196-2202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C1NJ20225A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclometallated platinum(II) complexes containing pyridyl-acetylide ligands: the selective influence of lead binding on luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Le Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Gareth Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guerchais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (3), pp.707-710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/B914957K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4485,396 +4489,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoredox catalysis to trigger photocross-link of aromatic azides for application on living organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meven Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Zapun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yung-Sing Wong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuChemS Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuChemS, Jul 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Bio)-conjugués polymères multifonctionnels pour l'imagerie de fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Adjili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cepraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées d'Etudes des Polymères JEPO 41</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon absorbing chromophores for photodynamic therapy: molecular engineering and in vivo applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norihisa Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahima Ouchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Armagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Diego, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.895984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4884,100 +4888,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie moléculaire de complexes de platine : application à la détection de cations métalliques par luminescence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie de coordination. Université Rennes 1, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00655093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4987,105 +4991,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux Moléculaires Organiques et Organométalliques pour la Photochimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Grenoble Alpes, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04702686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5153,51 +5157,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88A99E58"/>
+    <w:nsid w:val="9010C618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5384,51 +5388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-lanoe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2596-2305" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139530274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05280566v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Falcon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00964B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston Barta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanwonterghem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00393" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04661595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Awada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jouvenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153468" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Cooke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Gristwood" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Adamson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T Sims" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Deary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01499e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debsouri Kundu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04271" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Mart&#237;nez-Vollbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cavignac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03498D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688022v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/org4030029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Mart&#236;nez-Vollbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ciambrone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lafargue-Dit-Hauret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02968" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Mart&#943;nez-Vollbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03341G" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pander" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zaytsev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lanoe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc02562g" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717898v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Moreno-Betancourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.11.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309172v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Chan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grou&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Jutand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT04369D" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688080v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cepraga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ben Daoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01090" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mettra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600611" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65PQ1H9T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600178" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GHFC231-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Monti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Armaroli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201690023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600140" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GPMBFJ3B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01625A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179368v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Iali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201501180" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0RK7N1W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Ming Tong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross W. Harrington" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Probert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Clegg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc01808g" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291290v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Culham" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L Whittle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus C Durrant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Gareth Williams" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401131x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870433v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Navarro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.07.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM12BH79-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20565c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2007265" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25536g" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00950001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40407a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fillaut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guerchais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Le Bozec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201001164" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VDJMR32N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860209v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20225A" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B914957K" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778951v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Jobic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910757v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889614v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihisa Kobayashi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Ouchen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Armagnat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.895984" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04702686v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-lanoe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2596-2305" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139530274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597328v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Leo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Murillo Vilella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Contini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Grepioni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c26335" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05280566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Falcon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00964B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston Barta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanwonterghem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00393" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debsouri Kundu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04271" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Awada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jouvenot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153468" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Mart&#237;nez-Vollbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cavignac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03498D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Cooke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Gristwood" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Adamson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T Sims" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Deary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01499e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04661595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235668v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/org4030029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Mart&#236;nez-Vollbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ciambrone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lafargue-Dit-Hauret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02968" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Mart&#943;nez-Vollbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03341G" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pander" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zaytsev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lanoe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc02562g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Moreno-Betancourt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.11.029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Chan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grou&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Jutand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT04369D" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cepraga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ben Daoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mettra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600611" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65PQ1H9T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Monti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Armaroli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201690023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600178" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GHFC231-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600140" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GPMBFJ3B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399993v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01625A" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179368v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Iali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201501180" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0RK7N1W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Ming Tong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross W. Harrington" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Probert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Clegg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc01808g" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Culham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L Whittle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus C Durrant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Gareth Williams" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401131x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870433v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Navarro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.07.032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM12BH79-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867664v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20565c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25536g" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00950001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40407a" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2007265" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874593v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fillaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guerchais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Le Bozec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201001164" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VDJMR32N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860209v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20225A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B914957K" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778951v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Jobic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889614v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihisa Kobayashi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Ouchen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Armagnat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.895984" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04702686v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>