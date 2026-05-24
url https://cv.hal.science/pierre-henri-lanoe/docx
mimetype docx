--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -981,291 +981,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealing 1,2,4-triazine to iridium( iii ) complexes induces luminogenic behaviour in bioorthogonal reactions with strained alkynes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the Coordination Environment of Ru(II) Complexes with a Tailored Acridine Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt01499e⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (15), pp.3468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29153468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739492v1</w:t>
+                <w:t xml:space="preserve">hal-04661595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Coordination Environment of Ru(II) Complexes with a Tailored Acridine Ligand</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annealing 1,2,4-triazine to iridium( iii ) complexes induces luminogenic behaviour in bioorthogonal reactions with strained alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Gristwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Adamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark T Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E Deary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29153468⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (37), pp.15501-15508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt01499e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661595v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of an Electrodeficient Dipyridylbenzene-like Terdentate Ligand: Cyclometallating Ligand for Highly Emitting Iridium(III) and Platinum(II) Complexes</w:t>
               </w:r>
@@ -5157,51 +5157,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9010C618"/>
+    <w:nsid w:val="FDB43846"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5388,51 +5388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-lanoe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2596-2305" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139530274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597328v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Leo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Murillo Vilella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Contini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Grepioni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c26335" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05280566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Falcon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00964B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston Barta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanwonterghem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00393" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debsouri Kundu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04271" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Awada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jouvenot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153468" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Mart&#237;nez-Vollbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cavignac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03498D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Cooke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Gristwood" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Adamson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T Sims" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Deary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01499e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04661595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235668v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/org4030029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Mart&#236;nez-Vollbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ciambrone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lafargue-Dit-Hauret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02968" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Mart&#943;nez-Vollbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03341G" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pander" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zaytsev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lanoe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc02562g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Moreno-Betancourt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.11.029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Chan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grou&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Jutand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT04369D" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cepraga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ben Daoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mettra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600611" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65PQ1H9T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Monti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Armaroli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201690023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600178" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GHFC231-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600140" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GPMBFJ3B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399993v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01625A" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179368v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Iali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201501180" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0RK7N1W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Ming Tong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross W. Harrington" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Probert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Clegg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc01808g" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Culham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L Whittle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus C Durrant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Gareth Williams" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401131x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870433v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Navarro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.07.032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM12BH79-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867664v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20565c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25536g" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00950001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40407a" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2007265" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874593v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fillaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guerchais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Le Bozec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201001164" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VDJMR32N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860209v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20225A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B914957K" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778951v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Jobic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889614v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihisa Kobayashi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Ouchen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Armagnat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.895984" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04702686v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-lanoe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2596-2305" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139530274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597328v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Leo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Murillo Vilella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Contini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Grepioni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c26335" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05280566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lano&#235;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Loiseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Falcon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00964B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston Barta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanwonterghem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.5c00393" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debsouri Kundu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04271" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Awada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jouvenot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153468" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Mart&#237;nez-Vollbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cavignac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03498D" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04661595v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Cooke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Gristwood" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Adamson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T Sims" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Deary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01499e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235668v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/org4030029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Mart&#236;nez-Vollbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ciambrone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lafargue-Dit-Hauret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02968" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Mart&#943;nez-Vollbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03341G" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pander" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zaytsev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Sil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Lanoe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc02562g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Moreno-Betancourt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Monnereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.11.029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Chan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grou&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Jutand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT04369D" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cepraga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Ben Daoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mettra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Liao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600611" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65PQ1H9T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Monti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Armaroli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201690023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600178" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GHFC231-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600140" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GPMBFJ3B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399993v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01625A" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179368v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Iali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201501180" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F0RK7N1W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Ming Tong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross W. Harrington" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Probert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Clegg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc01808g" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Culham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L Whittle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus C Durrant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Gareth Williams" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401131x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870433v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Navarro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.07.032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM12BH79-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867664v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20565c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25536g" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00950001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40407a" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2007265" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874593v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fillaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guerchais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Le Bozec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201001164" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VDJMR32N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860209v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20225A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B914957K" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778951v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Jobic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889614v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihisa Kobayashi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Ouchen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Armagnat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.895984" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655093v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04702686v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>