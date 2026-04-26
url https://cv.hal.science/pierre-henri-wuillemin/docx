--- v0 (2026-03-21)
+++ v1 (2026-04-26)
@@ -626,486 +626,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalising contextual expert knowledge for causal discovery in linked knowledge graphs about transformation processes: application to processing of bio-composites for food packaging</w:t>
+                <w:t xml:space="preserve">Combining ontology and probabilistic models for the design of bio-based product transformation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Dibie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJMSO.2022.131129⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 203, pp.117406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115029v1</w:t>
+                <w:t xml:space="preserve">hal-03662183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ontology and probabilistic models for the design of bio-based product transformation processes</w:t>
+                <w:t xml:space="preserve">Formalising contextual expert knowledge for causal discovery in linked knowledge graphs about transformation processes: application to processing of bio-composites for food packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Dibie</w:t>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 203, pp.117406. </w:t>
+              <w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMSO.2022.131129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662183v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based learning for non-parametric continuous bayesian networks</w:t>
+                <w:t xml:space="preserve">The Role of Instrumental Variables in Causal Inference Based on Independence of Cause and Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Lasserre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Lebrun</w:t>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10472-021-09754-2⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (8), pp.928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e23080928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272627v1</w:t>
+                <w:t xml:space="preserve">hal-03296377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Instrumental Variables in Causal Inference Based on Independence of Cause and Mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraint-based learning for non-parametric continuous bayesian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+                <w:t xml:space="preserve">Régis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (8), pp.928. </w:t>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.1035-1052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e23080928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10472-021-09754-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296377v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage et sélection de réseaux bayésiens dynamiques pour les processus online non stationnaires</w:t>
               </w:r>
@@ -1801,51 +1801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3013,252 +3013,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux bayésiens pour la prédiction d'escarre chez les personnes âgés en institution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Charon</w:t>
+                <w:t xml:space="preserve">Warm-Starting Nested Rollout Policy Adaptation with Optimal Stopping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bazgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Belmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFRB 2023 : 11èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Washington, D.C., United States. pp.12381-12389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v37i10.26459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370107v1</w:t>
+                <w:t xml:space="preserve">hal-04163811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warm-Starting Nested Rollout Policy Adaptation with Optimal Stopping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Morgan Chopin</w:t>
+                <w:t xml:space="preserve">Réseaux bayésiens pour la prédiction d'escarre chez les personnes âgés en institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Belmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th AAAI Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JFRB 2023 : 11èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1609/aaai.v37i10.26459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04163811v1</w:t>
+                <w:t xml:space="preserve">hal-04370107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning pour la prédiction d’escarre chez les résidents en institution</w:t>
               </w:r>
@@ -3789,77 +3789,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC@PFIA 2022 - Plate-Forme Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3910,77 +3910,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTSR 2021 - 15th International Conference on Metadata and Semantics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Madrid, Spain. pp.3-15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4014,90 +4014,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Search Algorithms for Network Traffic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Dang</w:t>
+                <w:t xml:space="preserve">Cristina Bazgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Bazgan</w:t>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4129,347 +4129,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux bayésiens et valeurs de Shapley</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Biannic</w:t>
+                <w:t xml:space="preserve">Monte Carlo Search Algorithms for Network Traffic Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bazgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journée Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML-PKDD 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.486-501, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86514-6_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417323v1</w:t>
+                <w:t xml:space="preserve">hal-03346329v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Continuous High-Dimensional Models using Mutual Information and Copula Bayesian Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Lebrun</w:t>
+                <w:t xml:space="preserve">Réseaux bayésiens et valeurs de Shapley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Hadj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Biannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirty-Fifth AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2021, Vancouver, Canada. pp.12139-12146</w:t>
+              <w:t xml:space="preserve">10èmes Journée Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346955v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo Search Algorithms for Network Traffic Engineering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Morgan Chopin</w:t>
+                <w:t xml:space="preserve">Learning Continuous High-Dimensional Models using Mutual Information and Copula Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML-PKDD 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Thirty-Fifth AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2021, Vancouver, Canada. pp.12139-12146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86514-6_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03346329v2</w:t>
+                <w:t xml:space="preserve">hal-03346955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux Bayésiens pour la Prédiction d'Évènements de Santé Défavorables en EHPAD (Établissement d'Hébergement pour Personnes Âgées Dépendantes)</w:t>
               </w:r>
@@ -4550,64 +4550,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de modèles continus à grandes dimensions en utilisant l'information mutuelle et les réseaux bayésiens de copules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4639,476 +4639,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aGrUM/pyAgrum : a toolbox to build models and algorithms for Probabilistic Graphical Models in Python</w:t>
+                <w:t xml:space="preserve">An Efficient Low-Rank Tensors Representation for Algorithms in Complex Probabilistic Graphical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Probabilistic Graphical Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Skørping, Denmark. pp.609-612</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Skørping, Denmark. pp.173-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135721v1</w:t>
+                <w:t xml:space="preserve">hal-03135705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Low-Rank Tensors Representation for Algorithms in Complex Probabilistic Graphical Models</w:t>
+                <w:t xml:space="preserve">aGrUM/pyAgrum : a toolbox to build models and algorithms for Probabilistic Graphical Models in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nouy</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Probabilistic Graphical Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Skørping, Denmark. pp.173-184</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Skørping, Denmark. pp.609-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135705v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Syntax and Compilation for Probabilistic Production Rules with PRM</w:t>
+                <w:t xml:space="preserve">Uncertain Reasoning in Rule-Based Systems Using PRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Rule Challenge, 4th Doctoral Consortium, and 6th Industry Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Oslo, Norway. pp.103-110</w:t>
+              <w:t xml:space="preserve">FLAIRS 33 - 33rd Florida Artificial Intelligence Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Miami, United States. pp.617-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911619v1</w:t>
+                <w:t xml:space="preserve">hal-02612521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertain Reasoning in Rule-Based Systems Using PRM</w:t>
+                <w:t xml:space="preserve">Advanced Syntax and Compilation for Probabilistic Production Rules with PRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAIRS 33 - 33rd Florida Artificial Intelligence Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Miami, United States. pp.617-620</w:t>
+              <w:t xml:space="preserve">14th International Rule Challenge, 4th Doctoral Consortium, and 6th Industry Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Oslo, Norway. pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612521v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-Based Learning for Non-Parametric Continuous Bayesian Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5267,51 +5267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROFILES/SEMEX@ISWC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.78-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5375,51 +5375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLAIRS 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sarasota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5438,256 +5438,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Low-Complexity Confounders from Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+                <w:t xml:space="preserve">Improving Probabilistic Rules Compilation using PRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de Sainte Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML / IJCAI / AAMAS FAIM'18 Workshop on CausalML</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">RuleML+RR Doctoral Consortium 2018 (2nd International Joint Conference on Rules and Reasoning )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858403v1</w:t>
+                <w:t xml:space="preserve">hal-01974983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Probabilistic Rules Compilation using PRM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+                <w:t xml:space="preserve">Detecting Low-Complexity Confounders from Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Virginia Ruiz Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR Doctoral Consortium 2018 (2nd International Joint Conference on Rules and Reasoning )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Esch-sur-Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">ICML / IJCAI / AAMAS FAIM'18 Workshop on CausalML</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974983v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Control Parameters In Cheese Fabrication Process Using Precedence Constraints</w:t>
               </w:r>
@@ -5712,51 +5712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5833,51 +5833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6270,51 +6270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6368,168 +6368,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718783v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Junction Tree Inference</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Service functional testing automation with intelligent scheduling and planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariele-Paolo Maesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libero Maesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU16</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2016, Pisa, Italy. pp.1605-1610</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345418v1</w:t>
+                <w:t xml:space="preserve">hal-01306954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme d'arbre de jonction incrémental</w:t>
+                <w:t xml:space="preserve">Incremental Junction Tree Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Agli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnard</w:t>
@@ -6547,97 +6555,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées francophones de réseaux bayésiens (JFRB 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMU16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391019v1</w:t>
+                <w:t xml:space="preserve">hal-01345418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Rules Uncertainty Management with Probabilistic Relational Models</w:t>
+                <w:t xml:space="preserve">Un algorithme d'arbre de jonction incrémental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Agli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnard</w:t>
@@ -6655,207 +6672,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML16</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8èmes journées francophones de réseaux bayésiens (JFRB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-42019-6_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01345421v1</w:t>
+                <w:t xml:space="preserve">hal-01391019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service functional testing automation with intelligent scheduling and planning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Business Rules Uncertainty Management with Probabilistic Relational Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Agli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Computing (SAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RuleML16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Stony Brook, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-42019-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306954v1</w:t>
+                <w:t xml:space="preserve">hal-01345421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage et sélection de réseaux bayésiens dynamiques pour les processus online non-stationnaires</w:t>
               </w:r>
@@ -7347,51 +7347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping ontology with probabilistic relational models - an application to transformation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7445,312 +7445,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MIDAS Cloud Platform for Testing SOA Applications</w:t>
+                <w:t xml:space="preserve">Discovering Prerequisite Structure of Skills through Probabilistic Association Rules Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Herbold</w:t>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Grabowski</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International IEEE Conference on Software Testing, Verification and Validation (ICST)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 8th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. pp.117-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212852v1</w:t>
+                <w:t xml:space="preserve">hal-01212873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Prerequisite Structure of Skills through Probabilistic Association Rules Mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MIDAS Cloud Platform for Testing SOA Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Herbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Grabowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Chen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Harms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Educational Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International IEEE Conference on Software Testing, Verification and Validation (ICST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Graz, Austria. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICST.2015.7102636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212873v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Student Modeling Improved by Diagnostic Items</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Intelligent Tutoring Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Honolulu, United States. pp.144-149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8593,51 +8593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariele-Paolo Maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libero Maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8928,722 +8928,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcing the Object-Oriented Aspect of Probabilistic Relational Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Torti</w:t>
+                <w:t xml:space="preserve">Optimisation de l'inférence dans les réseaux bayésiens dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGM 2010 - The Fifth European Workshop on Probabilistic Graphical Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Helsinki, Finland. pp.273-280</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.171-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627823v1</w:t>
+                <w:t xml:space="preserve">hal-01291376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Variable Elimination avec analyse en d-séparation</w:t>
+                <w:t xml:space="preserve">Reinforcing the Object-Oriented Aspect of Probabilistic Relational Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">PGM 2010 - The Fifth European Workshop on Probabilistic Graphical Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Helsinki, Finland. pp.273-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467583v1</w:t>
+                <w:t xml:space="preserve">hal-00627823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Value Elimination with D-Separation Analysis</w:t>
+                <w:t xml:space="preserve">Structured Variable Elimination avec analyse en d-séparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Florida Artificial Intelligence Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Daytona Beach, United States. pp.122-127</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627846v1</w:t>
+                <w:t xml:space="preserve">hal-00467583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'inférence dans les réseaux bayésiens dynamiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Chopin</w:t>
+                <w:t xml:space="preserve">Structured Value Elimination with D-Separation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.171-185</w:t>
+              <w:t xml:space="preserve">International Florida Artificial Intelligence Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Daytona Beach, United States. pp.122-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291376v1</w:t>
+                <w:t xml:space="preserve">hal-00627846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparée des inférences dans les Modèles Relationnels Probabilistes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Torti</w:t>
+                <w:t xml:space="preserve">Vers une intégration des connaissances pour une meilleure compréhension des procédés alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.57-58</w:t>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627835v1</w:t>
+                <w:t xml:space="preserve">hal-01291275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une intégration des connaissances pour une meilleure compréhension des procédés alimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+                <w:t xml:space="preserve">Étude comparée des inférences dans les Modèles Relationnels Probabilistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.47-48</w:t>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291275v1</w:t>
+                <w:t xml:space="preserve">hal-00627835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the triangulation of Dynamic Bayesian Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Chopin</w:t>
+                <w:t xml:space="preserve">Independence Model estimation using Artificial Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th Probabilistic Graphical Models 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Helsinki, Finland. pp.73-80</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291375v1</w:t>
+                <w:t xml:space="preserve">hal-00467586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independence Model estimation using Artificial Evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+                <w:t xml:space="preserve">Optimizing the triangulation of Dynamic Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 5th Probabilistic Graphical Models 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Helsinki, Finland. pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467586v1</w:t>
+                <w:t xml:space="preserve">hal-01291375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a knowledge integration for representing food processes</w:t>
               </w:r>
@@ -11130,226 +11130,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the Structure of Factored Markov Decision Processes in Reinforcement Learning Problems</w:t>
+                <w:t xml:space="preserve">Apprentissage de la structure des processus de décision markoviens factorisés pour l'apprentissage par renforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Degris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Conference on Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFPDA 2006 - 1ères Journées Francophones sur la Planification, Décision, Apprentissage pour la conduite de systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.89-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336925v1</w:t>
+                <w:t xml:space="preserve">hal-01336934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de la structure des processus de décision markoviens factorisés pour l'apprentissage par renforcement</w:t>
+                <w:t xml:space="preserve">Learning the Structure of Factored Markov Decision Processes in Reinforcement Learning Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Degris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPDA 2006 - 1ères Journées Francophones sur la Planification, Décision, Apprentissage pour la conduite de systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 23rd International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Pittsburgh, Pennsylvania, United States. pp.257-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1143844.1143877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336934v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-square Tests Driven Method for Learning the Structure of Factored MDPs</w:t>
               </w:r>
@@ -11704,260 +11704,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-Down Construction and Repetitive Structures Representation in Bayesian Networks</w:t>
+                <w:t xml:space="preserve">Using ROBDDs for troubleshooting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olav Bangsø</w:t>
+                <w:t xml:space="preserve">Thomas Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uffe Kjaerulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Florida Artificial Intelligence Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Orlando, Florida, United States. pp.282-286</w:t>
+              <w:t xml:space="preserve">16th conference on Uncertainty in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Stanford, CA, United States. pp.426-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573452v1</w:t>
+                <w:t xml:space="preserve">hal-01573490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ROBDDs for troubleshooting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nielsen</w:t>
+                <w:t xml:space="preserve">Top-Down Construction and Repetitive Structures Representation in Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olav Bangsø</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Uffe Kjaerulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th conference on Uncertainty in Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Stanford, CA, United States. pp.426-435</w:t>
+              <w:t xml:space="preserve">13th Florida Artificial Intelligence Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Orlando, Florida, United States. pp.282-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573490v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux Probabilistes Orientés Objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olav Bangsø</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages et modèles à objet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada. pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12964,64 +12964,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadrature Rules in General Continuous Bayesian Networks : Discrete Inference without Discretization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13052,51 +13052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent Instrumental Variables as Priors in Causal Inference based on Independence of Cause and Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13153,51 +13153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13472,51 +13472,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E28F29A7"/>
+    <w:nsid w:val="D448E7CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13703,51 +13703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-wuillemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3691-4886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12747627X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200086263" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140760336" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GDB-8199-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hadj Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Biannic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213024600066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501203v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Charon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Havreng-Th&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Belmin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2024.01.014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04382290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chassagnol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bichat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che&#239;ma Boudjeniba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guedj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/rj-2023-043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2022.131129" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lasserre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lebrun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-021-09754-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23080928" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hourbracq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.75-109" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Agli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01397009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariele-Paolo Maesano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Rosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0440-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Magnan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2016.11.032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudrit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destercke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.07.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9456-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Chun Kong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gougis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.058099" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001573v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Baudrit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Perrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.09.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52LPMLPL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2012.04.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Leclerc-Perlat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.03.068" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK3LG5B0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9219-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C36BA696E34504FFC027B0220A3DBE1DF75175/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02441790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Badie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leenhardt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.12.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24D78V0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240863" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04163811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Dang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bazgan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chopin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i10.26459" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04108984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230135" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Bredeweg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.36.133387" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682416v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417323v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346955v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346329v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86514-6_30" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388973v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417344v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Ducamp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911619v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Sainte Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612521v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delcroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184398v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858403v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Ruiz Cuevas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974983v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923649v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01771-2_27" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851547v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyoung Han" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91662-0_20" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509651v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_20" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345418v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_28" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01391019v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42019-6_4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306954v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Maesano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01389562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_29" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-10" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340601v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214670v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005590001710178" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212852v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Herbold" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grabowski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Harms" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2015.7102636" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212873v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07221-0_17" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215676v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221601v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Squillero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37192-9_11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746946v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32726-1_7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218492v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757529v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29139-5_22" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660477v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_20" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285539v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285793v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froogh Hajduch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fellahi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204295v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hajduch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fellahi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2276-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627823v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467583v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627846v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291376v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627835v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291375v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467586v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753985v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294519v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295304v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296704v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815527v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627814v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296687v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kozlova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04180-8_64" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294528v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302126v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85565-1_33" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QRNB11CF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259891v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302178v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89722-4_2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6471X82N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311591v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Ettarres" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mellouli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305984v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337725v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336925v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143844.1143877" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336934v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351133v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416724v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501406v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gourdin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24855-2_95" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2CRF7WXD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572003v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573452v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Bangs&#248;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573490v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nielsen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Jensen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Kjaerulf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572588v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572587v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574708v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617893v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622893v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03691036v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135860v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goareguer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Denn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Renaude" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412267v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Na&#239;m" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Becker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412269v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689291v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220423" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495263v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897093v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823862v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-wuillemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3691-4886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12747627X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200086263" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140760336" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GDB-8199-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hadj Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Biannic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213024600066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501203v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Charon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Havreng-Th&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Belmin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2024.01.014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04382290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chassagnol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bichat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che&#239;ma Boudjeniba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guedj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/rj-2023-043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2022.131129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23080928" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lasserre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lebrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-021-09754-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hourbracq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.75-109" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Agli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01397009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariele-Paolo Maesano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Rosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0440-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Magnan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2016.11.032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudrit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destercke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.07.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9456-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Chun Kong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gougis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.058099" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001573v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Baudrit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Perrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.09.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52LPMLPL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2012.04.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Leclerc-Perlat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.03.068" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK3LG5B0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9219-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C36BA696E34504FFC027B0220A3DBE1DF75175/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02441790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Badie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leenhardt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.12.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24D78V0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240863" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04163811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Dang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bazgan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chopin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i10.26459" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04108984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230135" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Bredeweg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.36.133387" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682416v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346329v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86514-6_30" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417323v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346955v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388973v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417344v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Ducamp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612521v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911619v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Sainte Marie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delcroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184398v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974983v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Ruiz Cuevas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923649v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01771-2_27" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851547v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyoung Han" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91662-0_20" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509651v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_20" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306954v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Maesano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_28" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01391019v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42019-6_4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01389562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_29" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-10" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340601v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214670v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005590001710178" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Herbold" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grabowski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Harms" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2015.7102636" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07221-0_17" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215676v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221601v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Squillero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37192-9_11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746946v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32726-1_7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218492v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757529v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29139-5_22" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660477v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_20" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285539v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285793v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froogh Hajduch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fellahi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204295v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hajduch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fellahi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2276-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291376v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627823v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291275v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627835v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467586v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291375v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753985v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294519v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295304v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296704v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815527v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627814v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296687v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kozlova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04180-8_64" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294528v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302126v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85565-1_33" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QRNB11CF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259891v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302178v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89722-4_2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6471X82N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311591v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Ettarres" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mellouli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305984v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337725v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336934v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143844.1143877" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351133v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416724v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501406v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gourdin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24855-2_95" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2CRF7WXD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572003v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573490v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nielsen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Jensen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Kjaerulf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573452v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Bangs&#248;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572588v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572587v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574708v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617893v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622893v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03691036v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135860v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goareguer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Denn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Renaude" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412267v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Na&#239;m" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Becker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412269v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689291v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220423" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495263v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897093v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823862v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>