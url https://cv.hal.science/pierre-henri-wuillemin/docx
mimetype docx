--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -271,248 +271,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Estimation of Causal Effects Using Predictive Models</w:t>
+                <w:t xml:space="preserve">One Month Prediction of Pressure Ulcers in Nursing Home Residents with Bayesian Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Hadj Ali</w:t>
+                <w:t xml:space="preserve">Clara Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Biannic</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+                <w:t xml:space="preserve">Charlotte Havreng-Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Belmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218213024600066⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2024.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573247v1</w:t>
+                <w:t xml:space="preserve">hal-04501203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Month Prediction of Pressure Ulcers in Nursing Home Residents with Bayesian Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reliable Estimation of Causal Effects Using Predictive Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Hadj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Biannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Belmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2024.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218213024600066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501203v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian Mixture Models in R</w:t>
               </w:r>
@@ -537,51 +537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheïma Boudjeniba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -626,334 +626,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ontology and probabilistic models for the design of bio-based product transformation processes</w:t>
+                <w:t xml:space="preserve">Formalising contextual expert knowledge for causal discovery in linked knowledge graphs about transformation processes: application to processing of bio-composites for food packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Dibie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117406⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMSO.2022.131129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662183v1</w:t>
+                <w:t xml:space="preserve">hal-04115029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalising contextual expert knowledge for causal discovery in linked knowledge graphs about transformation processes: application to processing of bio-composites for food packaging</w:t>
+                <w:t xml:space="preserve">Combining ontology and probabilistic models for the design of bio-based product transformation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+                <w:t xml:space="preserve">Juliette Dibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 203, pp.117406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMSO.2022.131129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115029v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Instrumental Variables in Causal Inference Based on Independence of Cause and Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (8), pp.928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1013,51 +1013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 89, pp.1035-1052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1104,51 +1104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage et sélection de réseaux bayésiens dynamiques pour les processus online non stationnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hourbracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1247,51 +1247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Réseaux bayésiens et modèles probabilistes, 32 (1), pp.111-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1310,252 +1310,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation and intelligent scheduling of distributed system functional testing</w:t>
+                <w:t xml:space="preserve">Efficient Incremental Planning and Learning with Multi-Valued Decision Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jean-Christophe Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10009-016-0440-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.63-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jal.2016.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397009v1</w:t>
+                <w:t xml:space="preserve">hal-01399290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Incremental Planning and Learning with Multi-Valued Decision Diagrams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automation and intelligent scheduling of distributed system functional testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariele-Paolo Maesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Magnan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22, pp.63-90. </w:t>
+              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (3), pp.281-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jal.2016.11.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10009-016-0440-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399290v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unifying parameter learning and modelling complex systems with epistemic uncertainty using probability interval</w:t>
               </w:r>
@@ -1567,51 +1567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 367-368, pp.630-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1684,51 +1684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75 (3), pp.335-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1775,51 +1775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin resistance and inflammation predict kinetic body weight changes in response to dietary weight loss and maintenance in overweight and obese subjects by using a Bayesian network approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Chun Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1922,51 +1922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (7), pp.900-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2013,51 +2013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter elicitation in probabilistic graphical models for modelling multi-scale food complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric C. Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2116,51 +2116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Probabilistic Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2246,51 +2246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric C. Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Leclerc-Perlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2362,51 +2362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">{PRM} inference using Jaffray and Faÿ's Local Conditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 71 (1), pp.33-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2504,51 +2504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moana Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
@@ -2603,51 +2603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2732,51 +2732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Degris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (2-3), pp.221-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2814,51 +2814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux Bayésiens en Modélisation Utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Techniques Educatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 5 (2), pp.173-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2915,77 +2915,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying a Causal Effect from a CPDAG with Targeted Exogenous Causal Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Hadj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Biannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2024 - 27th European Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Santiago de compostela, Galicia, Spain. pp.3187 - 3194, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3013,1225 +3013,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warm-Starting Nested Rollout Policy Adaptation with Optimal Stopping</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interpreting Predictive Models through Causality: A Query-Driven Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Hadj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Biannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th AAAI Conference on Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1609/aaai.v37i10.26459⟩</w:t>
+              <w:t xml:space="preserve">The International FLAIRS Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, ClearWater, FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32473/flairs.36.133387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163811v1</w:t>
+                <w:t xml:space="preserve">hal-04110395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux bayésiens pour la prédiction d'escarre chez les personnes âgés en institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Belmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFRB 2023 : 11èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning pour la prédiction d’escarre chez les résidents en institution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Warm-Starting Nested Rollout Policy Adaptation with Optimal Stopping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bazgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Belmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFGG (Congrès International Francophone de Gérontologie et Gériatrie)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Washington, D.C., United States. pp.12381-12389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v37i10.26459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467833v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation causale des modèles prédictifs : paradoxes et solution</w:t>
+                <w:t xml:space="preserve">Machine learning pour la prédiction d’escarre chez les résidents en institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Hadj Ali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Clara Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Biannic</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Belmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Francophones des Réseaux Bayésiens et des Modèles Graphiques Probabiliste (JFRB 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">CIFGG (Congrès International Francophone de Gérontologie et Gériatrie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370480v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Pressure Ulcers Prediction in Nursing Homes with ML Algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interprétation causale des modèles prédictifs : paradoxes et solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Hadj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Belmin</w:t>
+                <w:t xml:space="preserve">Yann Le Biannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11èmes Journées Francophones des Réseaux Bayésiens et des Modèles Graphiques Probabiliste (JFRB 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI230135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04108984v1</w:t>
+                <w:t xml:space="preserve">hal-04370480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounding Causality in Bayesian Networks Using Qualitative Reasoning</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Improving Pressure Ulcers Prediction in Nursing Homes with ML Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Belmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QR@ECAI23</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Göteborg, Sweden. pp.350-351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401966v1</w:t>
+                <w:t xml:space="preserve">hal-04108984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting Predictive Models through Causality: A Query-Driven Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Hadj Ali</w:t>
+                <w:t xml:space="preserve">Grounding Causality in Bayesian Networks Using Qualitative Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Bredeweg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International FLAIRS Conference Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QR@ECAI23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Krakow, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110395v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche d'ingénierie inverse combinant ontologies et modèles relationnels probabilistes: application aux emballages bio-composites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo Search Algorithms for Network Traffic Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bazgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC@PFIA 2022 - Plate-Forme Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682416v1</w:t>
+                <w:t xml:space="preserve">hal-03595339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process reverse engineering approach using Process and Observation Ontology and Probabilistic Relational Models: application to processing of bio-composites for food packaging</w:t>
+                <w:t xml:space="preserve">Une approche d'ingénierie inverse combinant ontologies et modèles relationnels probabilistes: application aux emballages bio-composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTSR 2021 - 15th International Conference on Metadata and Semantics Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC@PFIA 2022 - Plate-Forme Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474067v1</w:t>
+                <w:t xml:space="preserve">hal-03682416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo Search Algorithms for Network Traffic Engineering</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A process reverse engineering approach using Process and Observation Ontology and Probabilistic Relational Models: application to processing of bio-composites for food packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MTSR 2021 - 15th International Conference on Metadata and Semantics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Madrid, Spain. pp.3-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-98876-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595339v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Search Algorithms for Network Traffic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bazgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML-PKDD 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.486-501, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4265,77 +4265,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux bayésiens et valeurs de Shapley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Hadj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Biannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journée Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4386,51 +4386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Thirty-Fifth AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2021, Vancouver, Canada. pp.12139-12146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4455,77 +4455,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux Bayésiens pour la Prédiction d'Évènements de Santé Défavorables en EHPAD (Établissement d'Hébergement pour Personnes Âgées Dépendantes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Belmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4576,51 +4576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4639,433 +4639,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Low-Rank Tensors Representation for Algorithms in Complex Probabilistic Graphical Models</w:t>
+                <w:t xml:space="preserve">aGrUM/pyAgrum : a toolbox to build models and algorithms for Probabilistic Graphical Models in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Probabilistic Graphical Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Skørping, Denmark. pp.173-184</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Skørping, Denmark. pp.609-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135705v1</w:t>
+                <w:t xml:space="preserve">hal-03135721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aGrUM/pyAgrum : a toolbox to build models and algorithms for Probabilistic Graphical Models in Python</w:t>
+                <w:t xml:space="preserve">An Efficient Low-Rank Tensors Representation for Algorithms in Complex Probabilistic Graphical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Probabilistic Graphical Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Skørping, Denmark. pp.609-612</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Skørping, Denmark. pp.173-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135721v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertain Reasoning in Rule-Based Systems Using PRM</w:t>
+                <w:t xml:space="preserve">Advanced Syntax and Compilation for Probabilistic Production Rules with PRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de Sainte Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAIRS 33 - 33rd Florida Artificial Intelligence Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Miami, United States. pp.617-620</w:t>
+              <w:t xml:space="preserve">14th International Rule Challenge, 4th Doctoral Consortium, and 6th Industry Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Oslo, Norway. pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612521v1</w:t>
+                <w:t xml:space="preserve">hal-02911619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Syntax and Compilation for Probabilistic Production Rules with PRM</w:t>
+                <w:t xml:space="preserve">Uncertain Reasoning in Rule-Based Systems Using PRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Rule Challenge, 4th Doctoral Consortium, and 6th Industry Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Oslo, Norway. pp.103-110</w:t>
+              <w:t xml:space="preserve">FLAIRS 33 - 33rd Florida Artificial Intelligence Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Miami, United States. pp.617-620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911619v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-Based Learning for Non-Parametric Continuous Bayesian Networks</w:t>
               </w:r>
@@ -5077,51 +5077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLAIRS 33 - 33rd Florida Artificial Intelligence Research Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Miami, United States. pp.581-586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5159,51 +5159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An early guidance system for a general knowledge-based aiding framework using probabilistic interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.81-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5254,64 +5254,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROFILES/SEMEX@ISWC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.78-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5362,64 +5362,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLAIRS 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sarasota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5438,615 +5438,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Probabilistic Rules Compilation using PRM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Focused Crawling through Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyoung Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR Doctoral Consortium 2018 (2nd International Joint Conference on Rules and Reasoning )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Web Engineering (ICWE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cáceres, Spain. pp.261-278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91662-0_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974983v1</w:t>
+                <w:t xml:space="preserve">hal-01851547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Low-Complexity Confounders from Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la compilation de règles métier probabilistes à l'aide de PRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de Sainte Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML / IJCAI / AAMAS FAIM'18 Workshop on CausalML</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">9èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858403v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Control Parameters In Cheese Fabrication Process Using Precedence Constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Detecting Low-Complexity Confounders from Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Virginia Ruiz Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Discovery Science (DS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICML / IJCAI / AAMAS FAIM'18 Workshop on CausalML</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923649v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la compilation de règles métier probabilistes à l'aide de PRM</w:t>
+                <w:t xml:space="preserve">Improving Probabilistic Rules Compilation using PRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">RuleML+RR Doctoral Consortium 2018 (2nd International Joint Conference on Rules and Reasoning )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974967v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focused Crawling through Reinforcement Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identifying Control Parameters In Cheese Fabrication Process Using Precedence Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Senellart</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Web Engineering (ICWE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Cáceres, Spain. pp.261-278, </w:t>
+              <w:t xml:space="preserve">21st International Conference on Discovery Science (DS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.421-434, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91662-0_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01771-2_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851547v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">aGrUM: a Graphical Universal Model framework</w:t>
               </w:r>
@@ -6058,51 +6058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA/AIE 2017 - 30th International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Arras, France. pp.171-177, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6149,51 +6149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning and selection of dynamic Bayesian Networks for non-stationary processes in real time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hourbracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6257,64 +6257,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Probabilistic Relational Models using an Ontology of Transformation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6368,377 +6368,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718783v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service functional testing automation with intelligent scheduling and planning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incremental Junction Tree Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Agli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Computing (SAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMU16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306954v1</w:t>
+                <w:t xml:space="preserve">hal-01345418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Junction Tree Inference</w:t>
+                <w:t xml:space="preserve">Un algorithme d'arbre de jonction incrémental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Agli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU16</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8èmes journées francophones de réseaux bayésiens (JFRB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345418v1</w:t>
+                <w:t xml:space="preserve">hal-01391019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme d'arbre de jonction incrémental</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Service functional testing automation with intelligent scheduling and planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariele-Paolo Maesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libero Maesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio de Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées francophones de réseaux bayésiens (JFRB 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2016, Pisa, Italy. pp.1605-1610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391019v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Rules Uncertainty Management with Probabilistic Relational Models</w:t>
               </w:r>
@@ -6763,51 +6763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RuleML16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Stony Brook, New York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6854,51 +6854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage et sélection de réseaux bayésiens dynamiques pour les processus online non-stationnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hourbracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6962,51 +6962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time learning of non-stationary processes with dynamic Bayesian Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hourbracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7092,51 +7092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes journées francophones de réseaux bayésiens (JFRB 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7164,593 +7164,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMDDI et SPIMDDI : apprentissage incrémental de diagrammes de décisions pour une architecture SDyna</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Discovering Prerequisite Structure of Skills through Probabilistic Association Rules Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340601v1</w:t>
+                <w:t xml:space="preserve">hal-01212873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line Learning of Multi-valued Decision Diagrams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MIDAS Cloud Platform for Testing SOA Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Herbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Grabowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Harms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Magnan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twenty-Eighth International Florida Artificial Intelligence Research Society Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International IEEE Conference on Software Testing, Verification and Validation (ICST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Graz, Austria. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICST.2015.7102636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214670v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping ontology with probabilistic relational models - an application to transformation processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">IMDDI et SPIMDDI : apprentissage incrémental de diagrammes de décisions pour une architecture SDyna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFPDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233295v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Prerequisite Structure of Skills through Probabilistic Association Rules Mining</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On-line Learning of Multi-valued Decision Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. pp.117-124</w:t>
+              <w:t xml:space="preserve">The Twenty-Eighth International Florida Artificial Intelligence Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hollywood, Florida, United States. pp.576-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212873v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MIDAS Cloud Platform for Testing SOA Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping ontology with probabilistic relational models - an application to transformation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Manfredotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International IEEE Conference on Software Testing, Verification and Validation (ICST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Graz, Austria. pp.1-8, </w:t>
+              <w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lisbon, Spain. pp.171-178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICST.2015.7102636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005590001710178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212852v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Student Modeling Improved by Diagnostic Items</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Intelligent Tutoring Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Honolulu, United States. pp.144-149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7823,51 +7823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RuleML doctoral consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7931,51 +7931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Squillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Applications of Evolutionary Computation, EvoApplications 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.102-111, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8035,51 +8035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8143,64 +8143,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Decision Diagrams for Decision Theoretic Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Twenty-Sixth International FLAIRS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Palo Alto, California, United States. pp.621-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8251,51 +8251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hourbracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8385,51 +8385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Squillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroGP 2012 - 15th European Conference on Genetic Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Malaga, Spain. pp.254-265, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8489,51 +8489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUM 2011 - 5th International Conference on Scalable Uncertainty Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Dayton, OH, United States. pp.247-260, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8567,90 +8567,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steps towards model-based, inference-driven SOA Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariele-Paolo Maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libero Maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Software &amp; System Engineering and their Applications (ICSSEA '11), Paris - Nov 29 - Dec 1 (2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8688,51 +8688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Insulin and Inflammatory Markers Prior to Weight Loss Can Predict Dietary Responders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Chun Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Froogh Hajduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8826,51 +8826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hajduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8928,1621 +8928,1621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'inférence dans les réseaux bayésiens dynamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Optimizing the triangulation of Dynamic Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.171-185</w:t>
+              <w:t xml:space="preserve">The 5th Probabilistic Graphical Models 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Helsinki, Finland. pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291376v1</w:t>
+                <w:t xml:space="preserve">hal-01291375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcing the Object-Oriented Aspect of Probabilistic Relational Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Independence Model estimation using Artificial Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGM 2010 - The Fifth European Workshop on Probabilistic Graphical Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Helsinki, Finland. pp.273-280</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627823v1</w:t>
+                <w:t xml:space="preserve">hal-00467586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Variable Elimination avec analyse en d-séparation</w:t>
+                <w:t xml:space="preserve">Reinforcing the Object-Oriented Aspect of Probabilistic Relational Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">PGM 2010 - The Fifth European Workshop on Probabilistic Graphical Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Helsinki, Finland. pp.273-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467583v1</w:t>
+                <w:t xml:space="preserve">hal-00627823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Value Elimination with D-Separation Analysis</w:t>
+                <w:t xml:space="preserve">Structured Variable Elimination avec analyse en d-séparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Florida Artificial Intelligence Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Daytona Beach, United States. pp.122-127</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627846v1</w:t>
+                <w:t xml:space="preserve">hal-00467583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une intégration des connaissances pour une meilleure compréhension des procédés alimentaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optimisation de l'inférence dans les réseaux bayésiens dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.47-48</w:t>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.171-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291275v1</w:t>
+                <w:t xml:space="preserve">hal-01291376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparée des inférences dans les Modèles Relationnels Probabilistes</w:t>
+                <w:t xml:space="preserve">Structured Value Elimination with D-Separation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.57-58</w:t>
+              <w:t xml:space="preserve">International Florida Artificial Intelligence Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Daytona Beach, United States. pp.122-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627835v1</w:t>
+                <w:t xml:space="preserve">hal-00627846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independence Model estimation using Artificial Evolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Étude comparée des inférences dans les Modèles Relationnels Probabilistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones sur les Réseaux Bayésiens (JFRB2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467586v1</w:t>
+                <w:t xml:space="preserve">hal-00627835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the triangulation of Dynamic Bayesian Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vers une intégration des connaissances pour une meilleure compréhension des procédés alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th Probabilistic Graphical Models 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Helsinki, Finland. pp.73-80</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. pp.47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291375v1</w:t>
+                <w:t xml:space="preserve">hal-01291275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a knowledge integration for representing food processes</w:t>
+                <w:t xml:space="preserve">Les réseaux Bayésiens dynamiques pour intégrer les connaissances relatives aux procédés alimentaires (application au processus d'affinage)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex Systems 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom. 171 p</w:t>
+              <w:t xml:space="preserve">XIIème Congrès de la Société Française de Génie des Procédés 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753985v1</w:t>
+                <w:t xml:space="preserve">hal-01294528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Bayesian Networks for Modelling Food Processing: Application to the Cheese Ripening Process</w:t>
+                <w:t xml:space="preserve">Toward a knowledge integration for representing food processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Chemichal Engineering 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">European Conference on Complex Systems 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom. 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294519v1</w:t>
+                <w:t xml:space="preserve">hal-02753985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Network Structure learning using Cooperative Coevolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamic Bayesian Networks for Modelling Food Processing: Application to the Cheese Ripening Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference 09</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th World Congress of Chemichal Engineering 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295304v1</w:t>
+                <w:t xml:space="preserve">hal-01294519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Analysis of a Capture Basin: Application to cheese ripening process</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bayesian Network Structure learning using Cooperative Coevolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada. pp.755-762, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1569901.1570006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296704v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic neural networks versus dynamic Bayesian networks to model microbial behaviours during the cheese ripening process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+                <w:t xml:space="preserve">Geometric Analysis of a Capture Basin: Application to cheese ripening process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of European Federation of Food Science &amp; Technology (EFFoST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">European Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815527v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de réseaux bayésiens de très grandes tailles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamic neural networks versus dynamic Bayesian networks to model microbial behaviours during the cheese ripening process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manifestation de JEunes Chercheurs STIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.1332</w:t>
+              <w:t xml:space="preserve">Annual meeting of European Federation of Food Science &amp; Technology (EFFoST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627814v1</w:t>
+                <w:t xml:space="preserve">hal-02815527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering Unseen States as Impossible in Factored Reinforcement Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation de réseaux bayésiens de très grandes tailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Manifestation de JEunes Chercheurs STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.1332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296687v1</w:t>
+                <w:t xml:space="preserve">hal-00627814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux Bayésiens dynamiques pour intégrer les connaissances relatives aux procédés alimentaires (application au processus d'affinage)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Considering Unseen States as Impossible in Factored Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kozlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Congrès de la Société Française de Génie des Procédés 09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bled, Slovenia. pp.721-735, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04180-8_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294528v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic Bayesian Network to represent a ripening process of a soft mould cheese.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10653,51 +10653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10761,51 +10761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Degris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Reinforcement Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Villeneuve d’Ascq, France. pp.15-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10877,51 +10877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Ettarres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.101-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10972,51 +10972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Degris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPDA 2007 - 2e Journées Francophones Planification, Décision, Apprentissage pour la conduite de système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11035,416 +11035,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian MultiCriteria Approach for an Optimal Process Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Chi-square Tests Driven Method for Learning the Structure of Factored MDPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Degris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Conference of the Tunisian Management Science Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">The 22nd conference on Uncertainty in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Massachusetts Institute of Technology, Cambridge, MA, United States. pp.122-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337725v1</w:t>
+                <w:t xml:space="preserve">hal-01351133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de la structure des processus de décision markoviens factorisés pour l'apprentissage par renforcement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Bayesian MultiCriteria Approach for an Optimal Process Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamna Ettarres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPDA 2006 - 1ères Journées Francophones sur la Planification, Décision, Apprentissage pour la conduite de systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.89-96</w:t>
+              <w:t xml:space="preserve">First Conference of the Tunisian Management Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336934v1</w:t>
+                <w:t xml:space="preserve">hal-01337725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the Structure of Factored Markov Decision Processes in Reinforcement Learning Problems</w:t>
+                <w:t xml:space="preserve">Apprentissage de la structure des processus de décision markoviens factorisés pour l'apprentissage par renforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Degris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Conference on Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFPDA 2006 - 1ères Journées Francophones sur la Planification, Décision, Apprentissage pour la conduite de systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.89-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336925v1</w:t>
+                <w:t xml:space="preserve">hal-01336934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi-square Tests Driven Method for Learning the Structure of Factored MDPs</w:t>
+                <w:t xml:space="preserve">Learning the Structure of Factored Markov Decision Processes in Reinforcement Learning Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Degris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd conference on Uncertainty in Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 23rd International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Pittsburgh, Pennsylvania, United States. pp.257-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1143844.1143877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351133v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elicitation of conditional probabilities in a Bayesian network using a ranking process and expert's beliefs fusion</w:t>
               </w:r>
@@ -11456,51 +11456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Ettarres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRO 2005 - 4ème Conférence Internationale en Recherche Opérationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Marrakech, Morocco. pp.145-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11551,51 +11551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO 2004 - Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Seattle, WA, United States. pp.810-823, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11641,51 +11641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation in Bayesian Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Applied Stochastic Models and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Compiègne, France. pp.1016-1022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11704,260 +11704,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ROBDDs for troubleshooting</w:t>
+                <w:t xml:space="preserve">Top-Down Construction and Repetitive Structures Representation in Bayesian Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nielsen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Olav Bangsø</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Uffe Kjaerulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th conference on Uncertainty in Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Stanford, CA, United States. pp.426-435</w:t>
+              <w:t xml:space="preserve">13th Florida Artificial Intelligence Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Orlando, Florida, United States. pp.282-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573490v1</w:t>
+                <w:t xml:space="preserve">hal-01573452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-Down Construction and Repetitive Structures Representation in Bayesian Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using ROBDDs for troubleshooting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olav Bangsø</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+                <w:t xml:space="preserve">Uffe Kjaerulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Florida Artificial Intelligence Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Orlando, Florida, United States. pp.282-286</w:t>
+              <w:t xml:space="preserve">16th conference on Uncertainty in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Stanford, CA, United States. pp.426-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573452v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux Probabilistes Orientés Objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olav Bangsø</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages et modèles à objet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada. pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11982,51 +11982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux probabilistes et Arbres de Décisions Binaires en Diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12051,51 +12051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de la coupe optimale dans les réseaux probabilistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 1999)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12120,51 +12120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation efficace d'algorithmes de propagation dans les réseaux probabilistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12202,51 +12202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation optimale dans les réseaux bayésiens sans cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12316,77 +12316,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Bayesian Networks for Unfavorable Health Event Predicting in Nursing Homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Belmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Informatics Europe Conference (MIE2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12463,51 +12463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Renaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Maragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur l'Energie Solaire - JNES 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
@@ -12581,51 +12581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux bayésiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Naïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12695,51 +12695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux Bayésiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Naïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12828,77 +12828,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Bayesian Networks for the Prediction of Unfavorable Health Events in Nursing Homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Belmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges of Trustable AI and Added-Value on Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 294, IOS Press; IOS Press, pp.147 - 148, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12990,51 +12990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13065,51 +13065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent Instrumental Variables as Priors in Causal Inference based on Independence of Cause and Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13153,64 +13153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Manfredotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13286,51 +13286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13472,51 +13472,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D448E7CD"/>
+    <w:nsid w:val="44848A1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13703,51 +13703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-wuillemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3691-4886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12747627X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200086263" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140760336" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GDB-8199-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hadj Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Biannic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213024600066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501203v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Charon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Havreng-Th&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Belmin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2024.01.014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04382290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chassagnol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bichat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che&#239;ma Boudjeniba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guedj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/rj-2023-043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2022.131129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23080928" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lasserre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lebrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-021-09754-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hourbracq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.75-109" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Agli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01397009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariele-Paolo Maesano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Rosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0440-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Magnan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2016.11.032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudrit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destercke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.07.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9456-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Chun Kong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gougis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.058099" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001573v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Baudrit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Perrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.09.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52LPMLPL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2012.04.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Leclerc-Perlat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.03.068" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK3LG5B0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9219-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C36BA696E34504FFC027B0220A3DBE1DF75175/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02441790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Badie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leenhardt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.12.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24D78V0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240863" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04163811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Dang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bazgan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chopin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i10.26459" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04108984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230135" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Bredeweg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.36.133387" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682416v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346329v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86514-6_30" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417323v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346955v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388973v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417344v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Ducamp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612521v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911619v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Sainte Marie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delcroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184398v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974983v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Ruiz Cuevas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923649v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01771-2_27" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851547v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyoung Han" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91662-0_20" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509651v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_20" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306954v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Maesano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_28" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01391019v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42019-6_4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01389562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_29" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-10" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340601v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214670v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005590001710178" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Herbold" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grabowski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Harms" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2015.7102636" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07221-0_17" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215676v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221601v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Squillero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37192-9_11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746946v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32726-1_7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218492v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757529v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29139-5_22" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660477v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_20" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285539v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285793v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froogh Hajduch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fellahi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204295v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hajduch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fellahi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2276-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291376v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627823v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291275v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627835v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467586v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291375v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753985v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294519v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295304v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296704v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815527v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627814v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296687v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kozlova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04180-8_64" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294528v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302126v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85565-1_33" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QRNB11CF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259891v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302178v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89722-4_2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6471X82N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311591v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Ettarres" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mellouli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305984v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337725v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336934v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143844.1143877" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351133v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416724v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501406v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gourdin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24855-2_95" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2CRF7WXD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572003v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573490v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nielsen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Jensen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Kjaerulf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573452v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Bangs&#248;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572588v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572587v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574708v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617893v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622893v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03691036v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135860v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goareguer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Denn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Renaude" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412267v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Na&#239;m" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Becker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412269v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689291v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220423" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495263v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897093v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823862v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-henri-wuillemin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3691-4886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12747627X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/200086263" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140760336" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GDB-8199-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04501203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Charon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Havreng-Th&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Belmin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2024.01.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hadj Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Biannic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213024600066" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04382290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chassagnol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bichat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che&#239;ma Boudjeniba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guedj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/rj-2023-043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manfredotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2022.131129" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662183v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117406" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23080928" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lasserre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lebrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-021-09754-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03228681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hourbracq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.75-109" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Agli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Magnan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2016.11.032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01397009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariele-Paolo Maesano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Rosa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0440-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudrit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destercke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.07.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-015-9456-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Chun Kong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gougis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.058099" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2013.03.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001573v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Baudrit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Perrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.09.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52LPMLPL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2012.04.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Leclerc-Perlat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.03.068" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK3LG5B0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9219-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C36BA696E34504FFC027B0220A3DBE1DF75175/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02441790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moana Badie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leenhardt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.12.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24D78V0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240863" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110395v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.36.133387" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04370107v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04163811v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Dang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bazgan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chopin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i10.26459" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467833v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04108984v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230135" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Bredeweg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682416v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474067v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346329v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86514-6_30" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417323v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346955v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388973v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417344v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Ducamp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135705v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911619v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Sainte Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612521v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delcroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184398v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851547v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyoung Han" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91662-0_20" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974967v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858403v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Ruiz Cuevas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974983v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923649v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01771-2_27" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509651v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_20" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718783v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345418v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_28" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01391019v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01306954v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Maesano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42019-6_4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01389562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baumard," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_29" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-10" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212873v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212852v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Herbold" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Grabowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Harms" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST.2015.7102636" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340601v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214670v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233295v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005590001710178" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07221-0_17" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215676v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221601v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Squillero" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37192-9_11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746946v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32726-1_7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218492v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757529v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29139-5_22" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660477v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_20" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285539v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285793v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froogh Hajduch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fellahi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204295v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hajduch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bastard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fellahi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2276-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291375v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467586v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627823v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467583v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291376v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627846v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627835v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291275v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294528v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753985v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294519v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295304v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296704v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815527v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627814v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296687v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kozlova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04180-8_64" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302126v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85565-1_33" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QRNB11CF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259891v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302178v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89722-4_2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6471X82N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311591v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Ettarres" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Mellouli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305984v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351133v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337725v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336934v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336925v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143844.1143877" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416724v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501406v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gourdin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24855-2_95" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2CRF7WXD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572003v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573452v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Bangs&#248;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573490v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nielsen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Jensen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Kjaerulf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572588v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572587v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574708v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617893v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622893v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03691036v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135860v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goareguer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Denn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Renaude" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Maragna" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412267v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Na&#239;m" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Becker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412269v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03689291v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220423" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495263v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897093v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823862v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>