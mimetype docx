--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -904,468 +904,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Noise High-Energy Dissipative Soliton Erbium Fiber Laser for Fiber Optical Parametric Oscillator Pumping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time tracking of single shockwaves via amplified time-stretch imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mincheng Tang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app8112161⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5028349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096616v1</w:t>
+                <w:t xml:space="preserve">hal-01862960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time tracking of single shockwaves via amplified time-stretch imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+                <w:t xml:space="preserve">High-energy dissipative soliton-driven fiber optical parametric oscillator emitting at 1.7 µ m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Becheker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mincheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-H Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Rozé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5028349⟩</w:t>
+              <w:t xml:space="preserve">Laser Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (11), pp.115103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1612-202X/aadfcd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862960v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy dissipative soliton-driven fiber optical parametric oscillator emitting at 1.7 µ m</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Low Noise High-Energy Dissipative Soliton Erbium Fiber Laser for Fiber Optical Parametric Oscillator Pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mincheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-H Hanzard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Rezki Becheker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mussot</w:t>
+                <w:t xml:space="preserve">Jean-Louis Oudar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (11), pp.115103. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (11), pp.2161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1612-202X/aadfcd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app8112161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120672v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative Soliton Fiber Laser Mode-Locked With a Resonant InGaAs-Based Saturable Absorber Mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mincheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2046,110 +2046,110 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cutrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sai T Chu</w:t>
+                <w:t xml:space="preserve">Sai Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brent E Little</w:t>
+                <w:t xml:space="preserve">Brent Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 European Quantum Electronics Conference (EQRC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, San Jose, United States. pp.FM4H.7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FM4H.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417996v1</w:t>
+                <w:t xml:space="preserve">hal-03417992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Study of Coexisting States in Laser Cavity Solitons</w:t>
               </w:r>
@@ -2174,132 +2174,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Rowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cutrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FM4H.7⟩</w:t>
+              <w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Washington, DC, United States. pp.IF1A.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/IPRSN.2021.IF1A.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417992v1</w:t>
+                <w:t xml:space="preserve">hal-03417995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Study of Coexisting States in Laser Cavity Solitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2308,116 +2308,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Rowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cutrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brent Little</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai T Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent E Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Washington, DC, United States. pp.IF1A.7, </w:t>
+              <w:t xml:space="preserve">2021 European Quantum Electronics Conference (EQRC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/IPRSN.2021.IF1A.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417995v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic time-stretch: applications to ultrafast spectroscopy and real-time imaging</w:t>
               </w:r>
@@ -2442,51 +2442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2864,493 +2864,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation of InGaAs-based saturable absorbers for ultrafast fiber lasers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">High-energy picosecond fiber optical parametric oscillator emitting in the biological window around 1.7 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Becheker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mincheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang Li</w:t>
+                <w:t xml:space="preserve">P.-H. Hanzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Oudar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862981v1</w:t>
+                <w:t xml:space="preserve">hal-01863003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy picosecond fiber optical parametric oscillator emitting in the biological window around 1.7 µm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
+                <w:t xml:space="preserve">Influence of stimulated Brillouin scattering on the dynamics of a self-pulsing fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouher Mallek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+                <w:t xml:space="preserve">D. Boukhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Kellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leblond Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Quantum Electronics Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863003v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of stimulated Brillouin scattering on the dynamics of a self-pulsing fiber laser</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New generation of InGaAs-based saturable absorbers for ultrafast fiber lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mincheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boukhaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Kellou</w:t>
+                <w:t xml:space="preserve">Fang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leblond Herve</w:t>
+                <w:t xml:space="preserve">Jean Louis Oudar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Quantum Electronics Conference 2017</w:t>
+              <w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862999v1</w:t>
+                <w:t xml:space="preserve">hal-01862981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d’impulsions picosecondes haute énergie dans un oscillateur paramétrique optique à fibre accordable autour de 1.7 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezki Becheker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
@@ -3379,51 +3379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser à verrouillage de modes par absorbant saturable à semi-conducteur massif à fort contraste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3517,51 +3517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Événements extrêmes dans un laser à fibre dopée Yb auto-pulsé par diffusion Brillouin stimulée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3897,51 +3897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Hatim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guezennec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00917" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cervera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.517526" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216810v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cutrona" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cecconi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H Hanzard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Rowley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayan Das" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01372-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2067487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oudar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028349" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Hanzard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mussot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aadfcd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2751748" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kellou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45868" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquazi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cutrona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cecconi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hanzard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rowley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647992" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Hanzard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai T Chu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent E Little" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541692" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Chu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Little" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FM4H.7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2021.IF1A.7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506896" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862981v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Oudar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Hanzard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086996" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Herve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418890v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418872v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01902656v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR042" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Hatim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guezennec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00917" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cervera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.517526" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216810v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cutrona" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cecconi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H Hanzard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Rowley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayan Das" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01372-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2067487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028349" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Hanzard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mussot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aadfcd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oudar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2751748" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kellou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45868" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquazi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cutrona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cecconi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hanzard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rowley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647992" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Hanzard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Chu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Little" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FM4H.7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2021.IF1A.7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai T Chu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent E Little" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541692" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506896" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Hanzard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086996" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Herve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Oudar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418890v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418872v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01902656v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR042" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>