--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -904,468 +904,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time tracking of single shockwaves via amplified time-stretch imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Noise High-Energy Dissipative Soliton Erbium Fiber Laser for Fiber Optical Parametric Oscillator Pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mincheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezki Becheker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Oudar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5028349⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (11), pp.2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app8112161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862960v1</w:t>
+                <w:t xml:space="preserve">hal-02096616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-energy dissipative soliton-driven fiber optical parametric oscillator emitting at 1.7 µ m</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Becheker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mincheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-H Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (11), pp.115103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1612-202X/aadfcd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Noise High-Energy Dissipative Soliton Erbium Fiber Laser for Fiber Optical Parametric Oscillator Pumping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time tracking of single shockwaves via amplified time-stretch imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Oudar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (11), pp.2161. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app8112161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5028349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096616v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative Soliton Fiber Laser Mode-Locked With a Resonant InGaAs-Based Saturable Absorber Mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mincheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2046,110 +2046,110 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cutrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sai Chu</w:t>
+                <w:t xml:space="preserve">Sai T Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brent Little</w:t>
+                <w:t xml:space="preserve">Brent E Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, San Jose, United States. pp.FM4H.7, </w:t>
+              <w:t xml:space="preserve">2021 European Quantum Electronics Conference (EQRC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FM4H.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417992v1</w:t>
+                <w:t xml:space="preserve">hal-03417996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Study of Coexisting States in Laser Cavity Solitons</w:t>
               </w:r>
@@ -2174,132 +2174,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Rowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cutrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Washington, DC, United States. pp.IF1A.7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/IPRSN.2021.IF1A.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Study of Coexisting States in Laser Cavity Solitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2308,116 +2308,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Rowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cutrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brent E Little</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 European Quantum Electronics Conference (EQRC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, San Jose, United States. pp.FM4H.7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FM4H.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417996v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic time-stretch: applications to ultrafast spectroscopy and real-time imaging</w:t>
               </w:r>
@@ -2442,51 +2442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2864,704 +2864,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy picosecond fiber optical parametric oscillator emitting in the biological window around 1.7 µm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">New generation of InGaAs-based saturable absorbers for ultrafast fiber lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mincheng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-H. Hanzard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
+                <w:t xml:space="preserve">Fang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+                <w:t xml:space="preserve">Jean Louis Oudar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863003v1</w:t>
+                <w:t xml:space="preserve">hal-01862981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of stimulated Brillouin scattering on the dynamics of a self-pulsing fiber laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
+                <w:t xml:space="preserve">High-energy picosecond fiber optical parametric oscillator emitting in the biological window around 1.7 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Becheker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mincheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-H. Hanzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boukhaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leblond Herve</w:t>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Quantum Electronics Conference 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe (CLEO/Europe) &amp; European Quantum Electronics Conference (EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862999v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation of InGaAs-based saturable absorbers for ultrafast fiber lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of stimulated Brillouin scattering on the dynamics of a self-pulsing fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouher Mallek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henry Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang Li</w:t>
+                <w:t xml:space="preserve">D. Boukhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Kellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Oudar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
+                <w:t xml:space="preserve">Leblond Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics 2017</w:t>
+              <w:t xml:space="preserve">European Quantum Electronics Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862981v1</w:t>
+                <w:t xml:space="preserve">hal-01862999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d’impulsions picosecondes haute énergie dans un oscillateur paramétrique optique à fibre accordable autour de 1.7 μm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rezki Becheker</w:t>
+                <w:t xml:space="preserve">Laser à verrouillage de modes par absorbant saturable à semi-conducteur massif à fort contraste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-H. Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418890v1</w:t>
+                <w:t xml:space="preserve">hal-02418872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser à verrouillage de modes par absorbant saturable à semi-conducteur massif à fort contraste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Génération d’impulsions picosecondes haute énergie dans un oscillateur paramétrique optique à fibre accordable autour de 1.7 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezki Becheker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Godin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey Tyazhev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418872v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Événements extrêmes dans un laser à fibre dopée Yb auto-pulsé par diffusion Brillouin stimulée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Hanzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3897,51 +3897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Hatim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guezennec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00917" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cervera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.517526" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216810v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cutrona" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cecconi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H Hanzard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Rowley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayan Das" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01372-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2067487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028349" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Hanzard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mussot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aadfcd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oudar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2751748" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kellou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45868" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquazi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cutrona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cecconi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hanzard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rowley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647992" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Hanzard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Chu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Little" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FM4H.7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2021.IF1A.7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai T Chu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent E Little" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541692" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506896" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Hanzard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086996" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Herve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Oudar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418890v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418872v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01902656v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR042" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Hatim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guezennec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00917" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cervera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.517526" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216810v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cutrona" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cecconi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H Hanzard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Rowley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayan Das" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01372-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2067487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oudar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8112161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Hanzard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mussot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1612-202X/aadfcd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028349" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2751748" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Mallek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kellou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45868" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquazi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cutrona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cecconi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hanzard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rowley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647992" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Hanzard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai T Chu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent E Little" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541692" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Chu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Little" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2021.IF1A.7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FM4H.7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506896" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862981v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Oudar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Hanzard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086996" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Herve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01902656v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR042" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>