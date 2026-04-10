--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -234,1048 +234,1048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long–term sedimentary earthquake records along the northern branch of the North Anatolian Fault in the Sea of Marmara (NW Türkiye)</w:t>
+                <w:t xml:space="preserve">3D Structural Modelling and Restoration of a Deformed Alpine Karst Reservoir: Insights into the Groundwater Flows of the Dévoluy Massif (French Alpine Foreland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Namık Çağatay</w:t>
+                <w:t xml:space="preserve">Oriane Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demet Biltekin</w:t>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
+                <w:t xml:space="preserve">Benoît Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emin Güngör</w:t>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurdan Güngör</w:t>
+                <w:t xml:space="preserve">Alexandre Zappelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 489, pp.107630. </w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (5), pp.e70065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2025.107630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bre.70065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308632v1</w:t>
+                <w:t xml:space="preserve">hal-05316112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Structural Modelling and Restoration of a Deformed Alpine Karst Reservoir: Insights into the Groundwater Flows of the Dévoluy Massif (French Alpine Foreland)</w:t>
+                <w:t xml:space="preserve">Long–term sedimentary earthquake records along the northern branch of the North Anatolian Fault in the Sea of Marmara (NW Türkiye)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Parizot</w:t>
+                <w:t xml:space="preserve">M. Namık Çağatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+                <w:t xml:space="preserve">Demet Biltekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Viguier</w:t>
+                <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+                <w:t xml:space="preserve">Emin Güngör</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Zappelli</w:t>
+                <w:t xml:space="preserve">Nurdan Güngör</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (5), pp.e70065. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 489, pp.107630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bre.70065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2025.107630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316112v1</w:t>
+                <w:t xml:space="preserve">hal-05308632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U–Pb calcite dating reveals the origin of a 600 km‐long intraplate fault: The Balcones Fault System of Texas</w:t>
+                <w:t xml:space="preserve">Natural oil seep systems in the Aegean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐claude Hippolyte</w:t>
+                <w:t xml:space="preserve">Romain Jatiault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Mann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Lies Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Mahrez Sadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 163, pp.106754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.106754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666833v1</w:t>
+                <w:t xml:space="preserve">hal-04498675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale permeability variations estimated from natural airflows in the decorated Cosquer Cave (southeastern France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+                <w:t xml:space="preserve">Response to comment on: Palynology, palaeoclimate and chronology from the saalian glacial to Saint-Germain II interstadial from two long cores at the limit between the Mediterranean and Euxinian regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (17), pp.4035-4057. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 323, pp.108378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-28-4035-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527889v2</w:t>
+                <w:t xml:space="preserve">hal-04664024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of the Kahramanmaraş triple junction: evidence of shear partitioning</w:t>
+                <w:t xml:space="preserve">U–Pb calcite dating reveals the origin of a 600 km‐long intraplate fault: The Balcones Fault System of Texas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volkan Özbey</w:t>
+                <w:t xml:space="preserve">Jean‐claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Celâl Şengör</w:t>
+                <w:t xml:space="preserve">Paul Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sinan Özeren</w:t>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot C. Klein</w:t>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 195, pp.15. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2024012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053058v3</w:t>
+                <w:t xml:space="preserve">hal-04666833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties variations in a shaly formation across a fault core</w:t>
+                <w:t xml:space="preserve">Kinematics of the Kahramanmaraş triple junction: evidence of shear partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bonnelye</w:t>
+                <w:t xml:space="preserve">Volkan Özbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian David</w:t>
+                <w:t xml:space="preserve">A. M. Celâl Şengör</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
+                <w:t xml:space="preserve">M. Sinan Özeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Elliot C. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 237 (3), pp.1526-1535. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2024012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603555v2</w:t>
+                <w:t xml:space="preserve">hal-04053058v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to comment on: Palynology, palaeoclimate and chronology from the saalian glacial to Saint-Germain II interstadial from two long cores at the limit between the Mediterranean and Euxinian regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscale permeability variations estimated from natural airflows in the decorated Cosquer Cave (southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A.G. Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 323, pp.108378. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (17), pp.4035-4057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-4035-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664024v1</w:t>
+                <w:t xml:space="preserve">hal-04527889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural oil seep systems in the Aegean Sea</w:t>
+                <w:t xml:space="preserve">Physical properties variations in a shaly formation across a fault core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jatiault</w:t>
+                <w:t xml:space="preserve">Audrey Bonnelye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 163, pp.106754. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 237 (3), pp.1526-1535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.106754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498675v1</w:t>
+                <w:t xml:space="preserve">hal-04603555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinocyst assemblages and water surface conditions in the Sea of Marmara during MIS 6 and 5 from two long cores</w:t>
               </w:r>
@@ -1389,399 +1389,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Porosity Profile at IODP Site C0002 in the Heart of the Nankai Accretionary Prism, and Its Use for Predicting In Situ Seismic Velocities</w:t>
+                <w:t xml:space="preserve">Evolution of the North Anatolian Fault from a diffuse to a localized shear zone in the North Aegean Sea during the Plio-Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai‐linh Doan</w:t>
+                <w:t xml:space="preserve">M Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Dutilleul</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Sakellariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GL100209⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235 (3), pp.2614-2639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04131494v1</w:t>
+                <w:t xml:space="preserve">hal-04309118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the North Anatolian Fault from a diffuse to a localized shear zone in the North Aegean Sea during the Plio-Pleistocene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Gorini</w:t>
+                <w:t xml:space="preserve">Palynology, palaeoclimate and chronology from the Saalian Glacial to Saint-Germain II interstadial from two long cores at the limit between the Mediterranean and Euxinian regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne A. G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Janin</w:t>
+                <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+                <w:t xml:space="preserve">O. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Rostek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad364⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 311, pp.108145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309118v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynology, palaeoclimate and chronology from the Saalian Glacial to Saint-Germain II interstadial from two long cores at the limit between the Mediterranean and Euxinian regions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective Porosity Profile at IODP Site C0002 in the Heart of the Nankai Accretionary Prism, and Its Use for Predicting In Situ Seismic Velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frauke Rostek</w:t>
+                <w:t xml:space="preserve">Mai‐linh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kende</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jade Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 311, pp.108145. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (4), pp.e2022GL100209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022GL100209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258627v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04131494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the eroded units of mountain belts using RSCM thermometry and cross-section balancing: example of the southwestern French Alps</w:t>
               </w:r>
@@ -1806,51 +1806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1986,970 +1986,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical characterization of fault rocks within the Opalinus Clayformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors affecting thickness and frequency of turbidites triggered by earthquakes in Kumburgaz Basin, Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Felipe Orellana</w:t>
+                <w:t xml:space="preserve">Gülsen Uçarkuş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
+                <w:t xml:space="preserve">K. Kadir Eriş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Grafulha</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-08236-7⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 452, pp.106900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661572v1</w:t>
+                <w:t xml:space="preserve">hal-03779066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean-Black Sea gateway exchange: scientific drilling workshop on the BlackGate project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical characterization of fault rocks within the Opalinus Clayformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Orellana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wout Krijgsman</w:t>
+                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iuliana Vasiliev</w:t>
+                <w:t xml:space="preserve">Luiz Grafulha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Beniest</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Violay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Drilling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/sd-31-93-2022⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-08236-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03863071v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass flows, turbidity currents and other hydrodynamic consequences of small and moderate earthquakes in the Sea of Marmara</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
+                <w:t xml:space="preserve">Mediterranean-Black Sea gateway exchange: scientific drilling workshop on the BlackGate project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wout Krijgsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana Vasiliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziyadin Çakir</w:t>
+                <w:t xml:space="preserve">Anouk Beniest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel de Saint-Léger</w:t>
+                <w:t xml:space="preserve">Timothy Lyons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-22-3939-2022⟩</w:t>
+              <w:t xml:space="preserve">Scientific Drilling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.93-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/sd-31-93-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03938054v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03863071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting thickness and frequency of turbidites triggered by earthquakes in Kumburgaz Basin, Sea of Marmara</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mass flows, turbidity currents and other hydrodynamic consequences of small and moderate earthquakes in the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sinan Özeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kadir Eriş</w:t>
+                <w:t xml:space="preserve">Ziyadin Çakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Demory</w:t>
+                <w:t xml:space="preserve">Emmanuel de Saint-Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 452, pp.106900. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.3939-3956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-22-3939-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779066v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03938054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the Upper Nisyros Pumice (57.1 ± 1.5 ka) as new tephra isochrone for linking early MIS-3 palaeoenvironmental records in the Aegean-Black Sea gateway: New evidence from the Sea of Marmara</w:t>
+                <w:t xml:space="preserve">A review of 20 years (1999–2019) of Turkish–French collaboration in marine geoscience research in the Sea of Marmara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Wulf</w:t>
+                <w:t xml:space="preserve">Louis Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Namik Çağatay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">M. Namik Namik Çağatay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107285⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.3-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42990-021-00055-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462656v1</w:t>
+                <w:t xml:space="preserve">hal-03463319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematics of the Marmara Region: a fusion of continuum and block models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkan Özbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Sinan Özeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Galgana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42990-021-00051-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of 20 years (1999–2019) of Turkish–French collaboration in marine geoscience research in the Sea of Marmara</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining the Upper Nisyros Pumice (57.1 ± 1.5 ka) as new tephra isochrone for linking early MIS-3 palaeoenvironmental records in the Aegean-Black Sea gateway: New evidence from the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Namik Çağatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Géli</w:t>
+                <w:t xml:space="preserve">Oona Appelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kadir Eriş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Namik Namik Çağatay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (1), pp.3-27. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 274, pp.107285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42990-021-00055-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463319v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal structure and source rock maturity of the North Peruvian forearc system: Insights from a subduction-sedimentation integrated petroleum system modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Lemgruber-Traby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Souque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3169,77 +3169,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sea of Marmara during Marine Isotope Stages 5 and 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Namik Çağatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kadir Eriş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özlem Makaroğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3284,2686 +3284,2686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved detection and Coulomb stress computations for gas-related, shallow seismicity, in the Western Sea of Marmara</w:t>
+                <w:t xml:space="preserve">Marine Transform Faults and Fracture Zones: A Joint Perspective Integrating Seismicity, Fluid Flow and Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste Tary</w:t>
+                <w:t xml:space="preserve">Christian Hensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Geli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lomax</w:t>
+                <w:t xml:space="preserve">João C. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelia Batsi</w:t>
+                <w:t xml:space="preserve">Paola Vannucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Riboulot</w:t>
+                <w:t xml:space="preserve">Adriano Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Lever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.02.021⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2019.00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103394v1</w:t>
+                <w:t xml:space="preserve">hal-02165961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interseismic strain build-up on the submarine North Anatolian Fault offshore Istanbul</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved detection and Coulomb stress computations for gas-related, shallow seismicity, in the Western Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidrun Kopp</w:t>
+                <w:t xml:space="preserve">Jean Baptiste Tary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Louis Geli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lomax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziyadin Cakir</w:t>
+                <w:t xml:space="preserve">Evangelia Batsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11016-z⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 513, pp.113-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178616v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Transform Faults and Fracture Zones: A Joint Perspective Integrating Seismicity, Fluid Flow and Life</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interseismic strain build-up on the submarine North Anatolian Fault offshore Istanbul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João C. Duarte</w:t>
+                <w:t xml:space="preserve">Dietrich Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Vannucchi</w:t>
+                <w:t xml:space="preserve">Heidrun Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Mazzini</w:t>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark A Lever</w:t>
+                <w:t xml:space="preserve">Ziyadin Cakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.39. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2019.00039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11016-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165961v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach to relationships between fluid emissions and faults: The Sea of Marmara case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Kende</w:t>
+                <w:t xml:space="preserve">Hakan Saritaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
+                <w:t xml:space="preserve">Günay Çifçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dupré</w:t>
+                <w:t xml:space="preserve">Yannick Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.05.010⟩</w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.385-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00367-018-0547-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930276v1</w:t>
+                <w:t xml:space="preserve">insu-03668141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakan Saritaş</w:t>
+                <w:t xml:space="preserve">A statistical approach to relationships between fluid emissions and faults: The Sea of Marmara case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunay Cifci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Géli</w:t>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Thomas</w:t>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Marsset</w:t>
+                <w:t xml:space="preserve">S. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (6), pp.541-541. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.131-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00367-018-0552-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455574v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Late Cretaceous-Cenozoic structural evolution of the North Peruvian forearc system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction to: Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Saritaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Espurt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Vega</w:t>
+                <w:t xml:space="preserve">Gunay Cifci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017TC004536⟩</w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.541-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00367-018-0552-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792862v1</w:t>
+                <w:t xml:space="preserve">hal-03455574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentological and Geochemical evidence for Seismoturbidite Generation in the Kumburgaz Basin, Sea of Marmara: Implications for Earthquake Recurrence along the Central High Segment of the North Anatolian Fault</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multidisciplinary investigation on cold seeps with vigorous gas emissions in the Sea of Marmara (MarsiteCruise): Strategy for site detection and sampling and first scientific outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Ruffine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ondréas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara M. A. Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.36-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947384v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary investigation on cold seeps with vigorous gas emissions in the Sea of Marmara (MarsiteCruise): Strategy for site detection and sampling and first scientific outcome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Multiple gas reservoirs are responsible for the gas emissions along the Marmara fault network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio Ruffine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara M. A. Teichert</w:t>
+                <w:t xml:space="preserve">Claire Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+                <w:t xml:space="preserve">Pete Burnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hailong Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 153, pp.36-47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.03.006⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 153, pp.48-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055108v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple gas reservoirs are responsible for the gas emissions along the Marmara fault network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentological and Geochemical evidence for Seismoturbidite Generation in the Kumburgaz Basin, Sea of Marmara: Implications for Earthquake Recurrence along the Central High Segment of the North Anatolian Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülsen Uçarkuş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kadir Eriş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Namık Çağatay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.11.011⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 380, pp.31-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055041v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Multiple gas reservoirs are responsible for the gas emissions along the Marmara fault network</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the Late Cretaceous-Cenozoic structural evolution of the North Peruvian forearc system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hailong Lu</w:t>
+                <w:t xml:space="preserve">N. Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.12.002⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.251-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017TC004536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668142v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas and seismicity within the Istanbul seismic gap</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lomax</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Multiple gas reservoirs are responsible for the gas emissions along the Marmara fault network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Ruffine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Burnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hailong Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-23536-7⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.145-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797937v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03668142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upward migration of gas in an active tectonic basin: An example from the sea of Marmara</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas and seismicity within the Istanbul seismic gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Tary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Grall</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+                <w:t xml:space="preserve">A. Lomax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.06.007⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-23536-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866070v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakan Saritaş</w:t>
+                <w:t xml:space="preserve">Upward migration of gas in an active tectonic basin: An example from the sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günay Çifçi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Marsset</w:t>
+                <w:t xml:space="preserve">Stéphanie Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Geli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38, pp.385-402. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.17 - 35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00367-018-0547-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668141v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost crustal conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost-crustal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnelye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (1), pp.130 - 141. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 122 (1), pp. 130-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784069v1</w:t>
+                <w:t xml:space="preserve">hal-04133180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength anisotropy of shales deformed under uppermost crustal conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian David</w:t>
+                <w:t xml:space="preserve">Seafloor authigenic carbonate crusts along the submerged part of the North Anatolian Fault in the Sea of Marmara: Mineralogy, geochemistry, textures and genesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Namik Çağatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Güliz Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Ruffine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JB013040⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784070v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost crustal conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moho depth and crustal thinning in the Marmara Sea region from gravity data inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bayrakci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Özeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (1), pp.130-141. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JB013540⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (2), pp.1381 - 1401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480383v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moho depth and crustal thinning in the Marmara Sea region from gravity data inversion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strength anisotropy of shales deformed under uppermost crustal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnelye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (2), pp.1381 - 1401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JB012735⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (1), pp.110 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718070v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost-crustal conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost crustal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnelye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Henry</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (1), pp. 130-141</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 122 (1), pp.130 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133180v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seafloor authigenic carbonate crusts along the submerged part of the North Anatolian Fault in the Sea of Marmara: Mineralogy, geochemistry, textures and genesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Livio Ruffine</w:t>
+                <w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost crustal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnelye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (1), pp.130-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01784071v1</w:t>
+                <w:t xml:space="preserve">hal-03480383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of a strike-slip plate boundary within an extensional environment: the westward propagation of the North Anatolian Fault</w:t>
+                <w:t xml:space="preserve">No significant steady state surface creep along the North Anatolian Fault offshore Istanbul: Results of 6 months of seafloor acoustic ranging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
+                <w:t xml:space="preserve">Pierre Sakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Celal Sengor</w:t>
+                <w:t xml:space="preserve">Helen Piété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Kende</w:t>
+                <w:t xml:space="preserve">Valerie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caner Imren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Heidrunn Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53 (11), pp.1416-1439. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765494v1</w:t>
+                <w:t xml:space="preserve">hal-01440545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcite veins as an indicator of fracture dilatancy and connectivity during strike-slip faulting in Toarcian shale (Tournemire tunnel, Southern France)</w:t>
               </w:r>
@@ -6073,1789 +6073,1789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft sediment deformation in the shallow submarine slope off Nice (France) as a result of a variably charged Pliocene aquifer and mass wasting processes</w:t>
+                <w:t xml:space="preserve">Propagation of a strike-slip plate boundary within an extensional environment: the westward propagation of the North Anatolian Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim J. Kopf</w:t>
+                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Stegmann</w:t>
+                <w:t xml:space="preserve">A. M. Celal Sengor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Garziglia</w:t>
+                <w:t xml:space="preserve">Julia Kende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caner Imren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dennielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 344 (SI), pp.290-309. </w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (11), pp.1416-1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765509v1</w:t>
+                <w:t xml:space="preserve">hal-01765494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic velocity changes associated with aseismic deformations of a fault stimulated by fluid injection</w:t>
+                <w:t xml:space="preserve">Soft sediment deformation in the shallow submarine slope off Nice (France) as a result of a variably charged Pliocene aquifer and mass wasting processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rivet</w:t>
+                <w:t xml:space="preserve">Achim J. Kopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. de Barros</w:t>
+                <w:t xml:space="preserve">Sylvia Stegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+                <w:t xml:space="preserve">Sebastien Garziglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cappa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Castilla</w:t>
+                <w:t xml:space="preserve">Bernard Dennielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL070410⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 344 (SI), pp.290-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401428v1</w:t>
+                <w:t xml:space="preserve">hal-01765509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault structure, stress, or pressure control of the seismicity in shale? Insights from a controlled experiment of fluid-induced fault reactivation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Seismic velocity changes associated with aseismic deformations of a fault stimulated by fluid injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Caron</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JB012633⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (18), pp.9563 - 9572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL070410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527365v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No significant steady state surface creep along the North Anatolian Fault offshore Istanbul: Results of 6 months of seafloor acoustic ranging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helen Piété</w:t>
+                <w:t xml:space="preserve">Fault structure, stress, or pressure control of the seismicity in shale? Insights from a controlled experiment of fluid-induced fault reactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Ballu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+                <w:t xml:space="preserve">G. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidrunn Kopp</w:t>
+                <w:t xml:space="preserve">H. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (6), pp.4506 - 4522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL069600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440545v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic and sedimentary controls on widespread gas emissions in the Sea of Marmara: Results from systematic, shipborne multibeam echo sounder water column imaging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freshening of the Marmara Sea prior to its post-glacial reconnection to the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Augustin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Wallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014jb011617⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 413, pp.176-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984385v1</w:t>
+                <w:t xml:space="preserve">hal-01139567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity triggered by fluid injection–induced aseismic slip,</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cone penetration testing to assess slope stability in the 1979 Nice landslide area (Ligurian Margin, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim J. Kopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Stegmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Apprioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aab0476⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 369, pp.162-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183359v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal scaling of the formation factor in clays: Example from the Nankai Trough</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marianne Conin</w:t>
+                <w:t xml:space="preserve">Seismicity triggered by fluid injection–induced aseismic slip,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elsworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1224-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aab0476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JB012262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01784106v1</w:t>
+                <w:t xml:space="preserve">hal-01183359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observations on the coupling between hydraulic diffusivity and displacements during fault reactivation in shales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Gout</w:t>
+                <w:t xml:space="preserve">Tectonic and sedimentary controls on widespread gas emissions in the Sea of Marmara: Results from systematic, shipborne multibeam echo sounder water column imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (11), pp.7729-7748. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JB012158⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 120 (5), pp.2891-2912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014jb011617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364594v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freshening of the Marmara Sea prior to its post-glacial reconnection to the Mediterranean Sea</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Universal scaling of the formation factor in clays: Example from the Nankai Trough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sauvestre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugh Daigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Ghanbarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (11), pp.7361 - 7375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01139567v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cone penetration testing to assess slope stability in the 1979 Nice landslide area (Ligurian Margin, SE France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Stegmann</w:t>
+                <w:t xml:space="preserve">In situ observations on the coupling between hydraulic diffusivity and displacements during fault reactivation in shales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Apprioual</w:t>
+                <w:t xml:space="preserve">C. Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 369, pp.162-181. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (11), pp.7729-7748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200675v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geometry of the North Anatolian transform fault in the Sea of Marmara and its temporal evolution: implications for the development of intracontinental transform faults</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic precursors linked to highly compressible fluids at oceanic transform faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naci Görür</w:t>
+                <w:t xml:space="preserve">L. Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fitzenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.757--761</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455601v1</w:t>
+                <w:t xml:space="preserve">hal-01804436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of resistive and conductive structures in Nankai accretionary wedge reveals contrasting stress paths</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The geometry of the North Anatolian transform fault in the Sea of Marmara and its temporal evolution: implications for the development of intracontinental transform faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Celâl Şengör</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caner Imren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naci Görür</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.11.025⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (3), pp.222 - 242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2013-0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01291951v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic precursors linked to highly compressible fluids at oceanic transform faults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of resistive and conductive structures in Nankai accretionary wedge reveals contrasting stress paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Géli</w:t>
+                <w:t xml:space="preserve">S. Bourlange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+                <w:t xml:space="preserve">A. Boiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Maury</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 611, pp.181-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.11.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804436v1</w:t>
+                <w:t xml:space="preserve">hal-01291951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slip rate estimation along the western segment of the Main Marmara Fault over the last 405-490 ka by correlating mass transport deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8218,51 +8218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution, morphology and triggers of submarine mass wasting in the Sea of Marmara,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.A.C. Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8378,64 +8378,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.K. K Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (4), pp.291 - 301. </w:t>
@@ -8467,540 +8467,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying submarine fluid seep activity along the North Anatolian Fault Zone in the Sea of Marmara</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microevents produced by gas migration and expulsion at the seabed: A study based on sea bottom recordings from the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Tary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael D. Tryon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">L. Geli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R. Hilton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Guennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.05.004⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 190 (2), pp.993-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05533.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852266v1</w:t>
+                <w:t xml:space="preserve">insu-00714611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splay fault slip in a subduction margin, a new model of evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Conin</w:t>
+                <w:t xml:space="preserve">Quantifying submarine fluid seep activity along the North Anatolian Fault Zone in the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D. Tryon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bourlange</w:t>
+                <w:t xml:space="preserve">David R. Hilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 341, pp.170-175. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 315, pp.15-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852295v1</w:t>
+                <w:t xml:space="preserve">hal-00852266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on fluid origins and migration velocities along the Marmara Main Fault (Sea of Marmara, Turkey) using helium isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Splay fault slip in a subduction margin, a new model of evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Burnard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Geli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Bourlange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 341, pp.68-78. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 341, pp.170-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.05.042⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852267v1</w:t>
+                <w:t xml:space="preserve">hal-00852295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microevents produced by gas migration and expulsion at the seabed: A study based on sea bottom recordings from the Sea of Marmara</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Constraints on fluid origins and migration velocities along the Marmara Main Fault (Sea of Marmara, Turkey) using helium isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourlange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Geli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Sultan</w:t>
+                <w:t xml:space="preserve">M. D. Tryon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 190 (2), pp.993-1007. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 341, pp.68-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05533.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00714611v1</w:t>
+                <w:t xml:space="preserve">hal-00852267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane-derived authigenic carbonates along the North Anatolian fault system in the Sea of Marmara (Turkey)</w:t>
               </w:r>
@@ -9012,51 +9012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Crémière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9272,498 +9272,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of porosity and LWD resistivity from the Nankai accretionary wedge in light of clay physicochemical properties: Evidence for erosion and local overpressuring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Conin</w:t>
+                <w:t xml:space="preserve">Heat flow in the Sea of Marmara Central Basin: Possible implications for the tectonic evolution of the North Anatolian fault,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+                <w:t xml:space="preserve">D. Tezcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Reuschlé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Mercier de Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bécel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.3-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00627726v1</w:t>
+                <w:t xml:space="preserve">hal-00682118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat flow in the Sea of Marmara Central Basin: Possible implications for the tectonic evolution of the North Anatolian fault,</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of free gas in the Kumano fore‐arc basin detected from borehole physical properties: IODP NanTroSEIZE drilling Site C0009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tezcan</w:t>
+                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mercier de Lépinay</w:t>
+                <w:t xml:space="preserve">Thomas Wiersberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bécel</w:t>
+                <w:t xml:space="preserve">David Boutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.Q0AD06. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682118v1</w:t>
+                <w:t xml:space="preserve">insu-00652095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of free gas in the Kumano fore‐arc basin detected from borehole physical properties: IODP NanTroSEIZE drilling Site C0009</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Interpretation of porosity and LWD resistivity from the Nankai accretionary wedge in light of clay physicochemical properties: Evidence for erosion and local overpressuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Conin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourlange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wiersberg</w:t>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Boutt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Reuschlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12, pp.Q0AD06. </w:t>
+              <w:t xml:space="preserve">, 2011, 12, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010GC003284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00652095v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00627726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore fluid chemistry of the North Anatolian Fault Zone in the Sea of Marmara: A diversity of sources and processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Tryon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. N. Ćaǧatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. A. C. Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, </w:t>
@@ -9827,51 +9827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Copeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10209,934 +10209,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal regime of the NW shelf of the Gulf of Mexico. 1) Thermal and pressure fields</w:t>
+                <w:t xml:space="preserve">Cold seeps along the main Marmara fault in the Sea of Marmara (Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Husson</w:t>
+                <w:t xml:space="preserve">Tiphaine A. C. Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delaygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namik Cagatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">bulletin de la societe geologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (4), pp.552-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2008.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00279845v1</w:t>
+                <w:t xml:space="preserve">hal-00203927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and localization of hydromechanical disturbances in a sandbox using the self‐potential method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Linde</w:t>
+                <w:t xml:space="preserve">Cold seeps along the main Marmara Fault in the Sea of Marmara (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A.C. Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Byrdina</w:t>
+                <w:t xml:space="preserve">G. Delaygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+                <w:t xml:space="preserve">M.N. Çagatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.552-570</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485357v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and localization of hydromechanical disturbances in a sandbox using the self-potential method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Detection and localization of hydromechanical disturbances in a sandbox using the self‐potential method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crespy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Linde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Byrdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 113 (B1), pp.B01205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JB005042⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 113, pp.B01205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2007.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00333861v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal regime of the NW shelf of the Gulf of Mexico. 2) Heat Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Thermal regime of the NW shelf of the Gulf of Mexico. 1) Thermal and pressure fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Rangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 179 (2), pp.139-146</w:t>
+              <w:t xml:space="preserve">bulletin de la societe geologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (2), pp.129-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00279846v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00279845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas emissions and active tectonics within the submerged section of the North Anatolian fault zone in the Sea of Marmara</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Tryon</w:t>
+                <w:t xml:space="preserve">Detection and localization of hydromechanical disturbances in a sandbox using the self-potential method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crespy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Byrdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (B1), pp.B01205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JB005042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.06.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00407871v1</w:t>
+                <w:t xml:space="preserve">insu-00333861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold seeps along the main Marmara fault in the Sea of Marmara (Turkey)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine A. C. Zitter</w:t>
+                <w:t xml:space="preserve">Thermal regime of the NW shelf of the Gulf of Mexico. 2) Heat Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Delaygue</w:t>
+                <w:t xml:space="preserve">Nicolas Flotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namik Cagatay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Rangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (2), pp.139-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203927v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00279846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold seeps along the main Marmara Fault in the Sea of Marmara (Turkey)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.A.C. Zitter</w:t>
+                <w:t xml:space="preserve">Gas emissions and active tectonics within the submerged section of the North Anatolian fault zone in the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delaygue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.N. Çagatay</w:t>
+                <w:t xml:space="preserve">M. Tryon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 274 (1-2), pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.06.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337876v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical model of fluid pressure solitary wave propagation along the decollement of an accretionary wedge: application to the Nankai wedge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourlange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11324,51 +11324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 244 (1-2), pp.58-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11557,51 +11557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sumatra subduction zone: A case for a locked fault zone extending into the mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11661,51 +11661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability, compressibility, and friction coefficient measurements under confining pressure and strain, Leg 190, Nankai Trough.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourlange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12029,51 +12029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12137,51 +12137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid venting activity within the eastern Nankai Trough accretionary wedge: A summary of the 1989 Kaiko-Nankai results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12262,64 +12262,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water budgets in accretionary wedges: a comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Physical and Engineering Sciences (1990–1995)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 335 (1638), pp.315-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12365,77 +12365,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid venting along Japanese trenches: tectonic context and thermal modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12655,103 +12655,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Transport Deposits Periodicity Related to Glacial Cycles and Marine-Lacustrine Transitions on a Ponded Basin of the Sea of Marmara (Turkey) Over the Last 500 ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham K. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Namik Çağatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sebastian Krastel; Jan-Hinrich Behrmann; David Völker; Michael Stipp; Christian Berndt; Roger Urgeles; Jason Chaytor; Katrin Huhn; Michael Strasser; Carl Bonnevie Harbitz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Submarine Mass Movements and Their Consequences. 6th International Symposium</w:t>
@@ -12825,90 +12825,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to &amp;quot;Splay fault slip in a subduction margin, a new model of evolution&amp;quot; [Earth Planet. Sci. Lett. 341-344 (2012) 170-175]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Conin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourlange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.423-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13031,51 +13031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13114,77 +13114,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting seismogenic behaviors on the North Anatolian Fault in the Sea of Marmara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sinan Özeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkan Özbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülsen Uçarkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13245,77 +13245,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sinan Özeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyadin Çakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Saint-Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13506,51 +13506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nam&#305;k &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demet Biltekin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurettin Yakupo&#287;lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdan G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107630" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Parizot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Hippolyte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12734" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527889v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4035-2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053058v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan &#214;zbey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Cel&#226;l &#350;eng&#246;r" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot C. Klein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603555v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae078" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.G. Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108378" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jatiault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrez Sadaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106754" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735541v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pailles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Licari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108229" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131494v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai&#8208;linh Doan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dutilleul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100209" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108145" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Balansa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02257-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i1.324" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Orellana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Grafulha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08236-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863071v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Krijgsman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Beniest" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lyons" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-31-93-2022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938054v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin &#199;akir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Saint-L&#233;ger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3939-2022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lsen U&#231;arku&#351;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kadir Eri&#351;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106900" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Appelt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kadir Eri&#351;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107285" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173295v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Klein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Galgana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-021-00051-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463319v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-021-00055-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lemgruber-Traby" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Souque" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel Calderon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104664" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tsopela" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1765200" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Makaro&#287;lu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.031" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103394v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Tary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Batsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.02.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin Cakir" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11016-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165961v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hensen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C. Duarte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Vannucchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mazzini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Lever" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930276v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.05.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455574v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Sarita&#351;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Cifci" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0552-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792862v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brusset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004536" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.11.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055108v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M. A. Teichert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.03.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055041v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Croguennec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burnard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Lu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.11.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668142v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.12.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797937v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Tary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23536-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866070v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.06.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nay &#199;if&#231;i" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0547-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784069v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013540" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784070v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013040" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718070v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayrakci" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#214;zeren" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012735" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133180v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784071v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;liz Yildiz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.09.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765494v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Celal Sengor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kende" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Imren" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0129" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758969v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Lefevre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.01.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765509v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim J. Kopf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Stegmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garziglia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.05.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401428v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070410" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440545v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pi&#233;t&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrunn Kopp" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069600" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984385v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014jb011617" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183359v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elsworth" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0476" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784106v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Daigle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ghanbarian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012262" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364594v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gout" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012158" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139567v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wallmann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauvestre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.052" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFGJ0FLV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200675v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Steiner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Apprioual" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.08.008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455601v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naci G&#246;r&#252;r" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2013-0160" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291951v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourlange" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boiselet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.11.025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGK2RVBJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804436v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;li" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maury" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fitzenz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dziak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718025v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Westbrook" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003255" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03040855v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrigneville" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fabbri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Karpoff" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.045" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852330v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farrakh Nawaz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/tar-1204-29" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183116v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.C. Zitter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Ozeren" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Cagatay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.09.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsset" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. K Westbrook" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012019" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852266v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Tryon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Hilton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.05.004" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTQ8WZQM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852295v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourlange" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4VJ4MSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852267v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burnard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Tryon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.042" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00714611v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guennou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sultan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05533.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752838v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pierre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zitter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR.2012.03.014" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMS46MSB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852297v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kinoshita" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Kanamatsu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.048" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V9P4K8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00627726v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reuschl&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003381" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682118v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tezcan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652095v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Linh Doan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wiersberg" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003284" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619242v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. &#262;a&#487;atay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. C. Zitter" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003177" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549759v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Copeland" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006126" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671097v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ritt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2010.05.011" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8167B62W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435429v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charlou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donval" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruffine" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.007" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279845v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485357v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crespy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linde" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Byrdina" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.09.002" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333861v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005042" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279846v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flotte" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407871v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zitter" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tryon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.047" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203927v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine A. C. Zitter" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaygue" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namik Cagatay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.01.002" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337876v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaygue" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. &#199;agatay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852316v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2007.00181.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PKSV9QG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429346v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.013" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXHLGMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852308v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.045" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSF9Q3N3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113415v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nouz&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pascal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019848" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158014v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002958" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108311v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460380v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T De Garidel-Thoron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassinot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402909101" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108280v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hunze" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Saffer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002287" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597747v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martelet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Avouac" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2001.01541.x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285361v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ashi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278318v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.1991.0138" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-XFNL14X3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274044v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Lallemant" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117990v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rolin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cocherie" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dumont" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455606v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_53" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619300v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.08.014" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL9L6GTK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465997v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rispal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482402v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lsen U&#231;arkus" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462665v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Parizot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nam&#305;k &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demet Biltekin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurettin Yakupo&#287;lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdan G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107630" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jatiault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrez Sadaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106754" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.G. Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108378" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Hippolyte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12734" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053058v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan &#214;zbey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Cel&#226;l &#350;eng&#246;r" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot C. Klein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527889v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4035-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603555v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735541v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pailles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Licari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108229" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108145" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai&#8208;linh Doan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dutilleul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100209" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Balansa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02257-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i1.324" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779066v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lsen U&#231;arku&#351;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kadir Eri&#351;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106900" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661572v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Orellana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Grafulha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08236-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863071v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Krijgsman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Beniest" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lyons" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-31-93-2022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin &#199;akir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Saint-L&#233;ger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3939-2022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463319v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-021-00055-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173295v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Klein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Galgana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-021-00051-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Appelt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kadir Eri&#351;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107285" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lemgruber-Traby" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Souque" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel Calderon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104664" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tsopela" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1765200" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Makaro&#287;lu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.031" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165961v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hensen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C. Duarte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Vannucchi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mazzini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Lever" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00039" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Tary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Batsi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.02.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin Cakir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11016-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Sarita&#351;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nay &#199;if&#231;i" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thomas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0547-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930276v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.05.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Cifci" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0552-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M. A. Teichert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.03.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Croguennec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burnard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Lu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.11.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947384v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.11.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792862v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brusset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004536" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.12.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Tary" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23536-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866070v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.06.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784071v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;liz Yildiz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.09.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718070v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayrakci" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#214;zeren" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012735" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784070v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013040" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784069v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013540" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480383v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440545v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pi&#233;t&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrunn Kopp" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069600" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758969v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Lefevre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.01.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765494v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Celal Sengor" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kende" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Imren" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0129" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765509v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim J. Kopf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Stegmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garziglia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.05.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401428v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070410" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139567v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wallmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauvestre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.052" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFGJ0FLV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200675v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Steiner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Apprioual" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.08.008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183359v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elsworth" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0476" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984385v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014jb011617" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784106v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Daigle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ghanbarian" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012262" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364594v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gout" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012158" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804436v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;li" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maury" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fitzenz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dziak" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455601v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naci G&#246;r&#252;r" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2013-0160" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291951v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourlange" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boiselet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.11.025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGK2RVBJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718025v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Westbrook" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003255" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03040855v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrigneville" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fabbri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Karpoff" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.045" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852330v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farrakh Nawaz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/tar-1204-29" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183116v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.C. Zitter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Ozeren" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Cagatay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.09.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsset" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. K Westbrook" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012019" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00714611v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guennou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sultan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05533.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852266v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Tryon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Hilton" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.05.004" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTQ8WZQM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852295v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourlange" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.003" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4VJ4MSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852267v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burnard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Tryon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.042" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752838v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pierre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zitter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR.2012.03.014" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMS46MSB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852297v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kinoshita" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Kanamatsu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.048" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V9P4K8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682118v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tezcan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652095v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Linh Doan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wiersberg" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003284" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00627726v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reuschl&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003381" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619242v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. &#262;a&#487;atay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. C. Zitter" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003177" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549759v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Copeland" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006126" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671097v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ritt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2010.05.011" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8167B62W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435429v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charlou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donval" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruffine" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.007" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203927v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine A. C. Zitter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaygue" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namik Cagatay" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.01.002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337876v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaygue" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. &#199;agatay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485357v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crespy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linde" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Byrdina" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.09.002" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279845v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333861v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005042" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279846v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flotte" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407871v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zitter" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tryon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.047" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852316v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2007.00181.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PKSV9QG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429346v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.013" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXHLGMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852308v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.045" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSF9Q3N3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113415v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nouz&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pascal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019848" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158014v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002958" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108311v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460380v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T De Garidel-Thoron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassinot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402909101" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108280v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hunze" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Saffer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002287" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597747v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martelet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Avouac" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2001.01541.x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285361v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ashi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278318v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.1991.0138" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-XFNL14X3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274044v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Lallemant" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117990v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rolin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cocherie" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dumont" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455606v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_53" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619300v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.08.014" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL9L6GTK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465997v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rispal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482402v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lsen U&#231;arkus" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462665v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>