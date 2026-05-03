--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -502,1078 +502,1078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural oil seep systems in the Aegean Sea</w:t>
+                <w:t xml:space="preserve">U–Pb calcite dating reveals the origin of a 600 km‐long intraplate fault: The Balcones Fault System of Texas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jatiault</w:t>
+                <w:t xml:space="preserve">Jean‐claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahrez Sadaoui</w:t>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 163, pp.106754. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.106754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498675v1</w:t>
+                <w:t xml:space="preserve">hal-04666833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to comment on: Palynology, palaeoclimate and chronology from the saalian glacial to Saint-Germain II interstadial from two long cores at the limit between the Mediterranean and Euxinian regions</w:t>
+                <w:t xml:space="preserve">Kinematics of the Kahramanmaraş triple junction: evidence of shear partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A.G. Leroy</w:t>
+                <w:t xml:space="preserve">Volkan Özbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Celâl Şengör</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sinan Özeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot C. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108378⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2024012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664024v1</w:t>
+                <w:t xml:space="preserve">hal-04053058v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U–Pb calcite dating reveals the origin of a 600 km‐long intraplate fault: The Balcones Fault System of Texas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Mann</w:t>
+                <w:t xml:space="preserve">Mesoscale permeability variations estimated from natural airflows in the decorated Cosquer Cave (southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghislain Gassier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (17), pp.4035-4057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-4035-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666833v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of the Kahramanmaraş triple junction: evidence of shear partitioning</w:t>
+                <w:t xml:space="preserve">Physical properties variations in a shaly formation across a fault core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volkan Özbey</w:t>
+                <w:t xml:space="preserve">Audrey Bonnelye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Celâl Şengör</w:t>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elliot C. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 195, pp.15. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 237 (3), pp.1526-1535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2024012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053058v3</w:t>
+                <w:t xml:space="preserve">hal-04603555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale permeability variations estimated from natural airflows in the decorated Cosquer Cave (southeastern France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+                <w:t xml:space="preserve">Natural oil seep systems in the Aegean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jatiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Gassier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lies Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahrez Sadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-28-4035-2024⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 163, pp.106754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.106754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527889v2</w:t>
+                <w:t xml:space="preserve">hal-04498675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties variations in a shaly formation across a fault core</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response to comment on: Palynology, palaeoclimate and chronology from the saalian glacial to Saint-Germain II interstadial from two long cores at the limit between the Mediterranean and Euxinian regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+                <w:t xml:space="preserve">S.A.G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 237 (3), pp.1526-1535. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 323, pp.108378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603555v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinocyst assemblages and water surface conditions in the Sea of Marmara during MIS 6 and 5 from two long cores</w:t>
+                <w:t xml:space="preserve">Evolution of the North Anatolian Fault from a diffuse to a localized shear zone in the North Aegean Sea during the Plio-Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne A. G. Leroy</w:t>
+                <w:t xml:space="preserve">M Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Henry</w:t>
+                <w:t xml:space="preserve">D Sakellariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Marret</w:t>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Pailles</w:t>
+                <w:t xml:space="preserve">A Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Licari</w:t>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 314, pp.108229. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235 (3), pp.2614-2639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735541v1</w:t>
+                <w:t xml:space="preserve">hal-04309118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the North Anatolian Fault from a diffuse to a localized shear zone in the North Aegean Sea during the Plio-Pleistocene</w:t>
+                <w:t xml:space="preserve">Dinocyst assemblages and water surface conditions in the Sea of Marmara during MIS 6 and 5 from two long cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Rodriguez</w:t>
+                <w:t xml:space="preserve">Suzanne A. G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Sakellariou</w:t>
+                <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gorini</w:t>
+                <w:t xml:space="preserve">F Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Janin</w:t>
+                <w:t xml:space="preserve">C Pailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+                <w:t xml:space="preserve">L Licari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 235 (3), pp.2614-2639. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 314, pp.108229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309118v1</w:t>
+                <w:t xml:space="preserve">hal-04735541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palynology, palaeoclimate and chronology from the Saalian Glacial to Saint-Germain II interstadial from two long cores at the limit between the Mediterranean and Euxinian regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne A. G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1986,1459 +1986,1459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting thickness and frequency of turbidites triggered by earthquakes in Kumburgaz Basin, Sea of Marmara</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
+                <w:t xml:space="preserve">Physical characterization of fault rocks within the Opalinus Clayformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Orellana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Grafulha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Violay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106900⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-08236-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779066v1</w:t>
+                <w:t xml:space="preserve">hal-03661572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical characterization of fault rocks within the Opalinus Clayformation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mediterranean-Black Sea gateway exchange: scientific drilling workshop on the BlackGate project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
+                <w:t xml:space="preserve">Wout Krijgsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Grafulha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Iuliana Vasiliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Violay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anouk Beniest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Lyons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-08236-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Drilling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.93-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/sd-31-93-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661572v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03863071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean-Black Sea gateway exchange: scientific drilling workshop on the BlackGate project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iuliana Vasiliev</w:t>
+                <w:t xml:space="preserve">Mass flows, turbidity currents and other hydrodynamic consequences of small and moderate earthquakes in the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sinan Özeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Beniest</w:t>
+                <w:t xml:space="preserve">Ziyadin Çakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Lyons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanna Lofi</w:t>
+                <w:t xml:space="preserve">Emmanuel de Saint-Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Drilling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/sd-31-93-2022⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.3939-3956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-22-3939-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03863071v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03938054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass flows, turbidity currents and other hydrodynamic consequences of small and moderate earthquakes in the Sea of Marmara</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors affecting thickness and frequency of turbidites triggered by earthquakes in Kumburgaz Basin, Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülsen Uçarkuş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziyadin Çakir</w:t>
+                <w:t xml:space="preserve">K. Kadir Eriş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel de Saint-Léger</w:t>
+                <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22, pp.3939-3956. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 452, pp.106900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-22-3939-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03938054v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of 20 years (1999–2019) of Turkish–French collaboration in marine geoscience research in the Sea of Marmara</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematics of the Marmara Region: a fusion of continuum and block models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkan Özbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Géli</w:t>
+                <w:t xml:space="preserve">Mehmet Sinan Özeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Namik Namik Çağatay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elliot Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Galgana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3 (1), pp.3-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42990-021-00055-8⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42990-021-00051-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463319v2</w:t>
+                <w:t xml:space="preserve">hal-03173295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of the Marmara Region: a fusion of continuum and block models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Sinan Özeren</w:t>
+                <w:t xml:space="preserve">Defining the Upper Nisyros Pumice (57.1 ± 1.5 ka) as new tephra isochrone for linking early MIS-3 palaeoenvironmental records in the Aegean-Black Sea gateway: New evidence from the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Namik Çağatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Appelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kadir Eriş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42990-021-00051-y⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 274, pp.107285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173295v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the Upper Nisyros Pumice (57.1 ± 1.5 ka) as new tephra isochrone for linking early MIS-3 palaeoenvironmental records in the Aegean-Black Sea gateway: New evidence from the Sea of Marmara</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of 20 years (1999–2019) of Turkish–French collaboration in marine geoscience research in the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oona Appelt</w:t>
+                <w:t xml:space="preserve">Louis Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Kadir Eriş</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">M. Namik Namik Çağatay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 274, pp.107285. </w:t>
+              <w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.3-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42990-021-00055-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462656v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal structure and source rock maturity of the North Peruvian forearc system: Insights from a subduction-sedimentation integrated petroleum system modeling</w:t>
+                <w:t xml:space="preserve">Fluid migration in faulted shale rocks: channeling below active faulting threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Lemgruber-Traby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+                <w:t xml:space="preserve">Frédéric-Victor Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Souque</w:t>
+                <w:t xml:space="preserve">Alexandra Tsopela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104664⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1765200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021014v1</w:t>
+                <w:t xml:space="preserve">hal-03022840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid migration in faulted shale rocks: channeling below active faulting threshold</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal structure and source rock maturity of the North Peruvian forearc system: Insights from a subduction-sedimentation integrated petroleum system modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Tsopela</w:t>
+                <w:t xml:space="preserve">Adriana Lemgruber-Traby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Guglielmi</w:t>
+                <w:t xml:space="preserve">Christine Souque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gout</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ysabel Calderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1765200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022840v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sea of Marmara during Marine Isotope Stages 5 and 6</w:t>
+                <w:t xml:space="preserve">Marine Transform Faults and Fracture Zones: A Joint Perspective Integrating Seismicity, Fluid Flow and Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Namik Çağatay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Kadir Eriş</w:t>
+                <w:t xml:space="preserve">Christian Hensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Özlem Makaroğlu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">João C. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Vannucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Lever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.031⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2019.00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415856v1</w:t>
+                <w:t xml:space="preserve">hal-02165961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Transform Faults and Fracture Zones: A Joint Perspective Integrating Seismicity, Fluid Flow and Life</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Sea of Marmara during Marine Isotope Stages 5 and 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Mazzini</w:t>
+                <w:t xml:space="preserve">M. Namik Çağatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kadir Eriş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark A Lever</w:t>
+                <w:t xml:space="preserve">Özlem Makaroğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.39. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.124-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2019.00039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165961v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved detection and Coulomb stress computations for gas-related, shallow seismicity, in the Western Sea of Marmara</w:t>
               </w:r>
@@ -3686,8802 +3686,8543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
+                <w:t xml:space="preserve">Multidisciplinary investigation on cold seeps with vigorous gas emissions in the Sea of Marmara (MarsiteCruise): Strategy for site detection and sampling and first scientific outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakan Saritaş</w:t>
+                <w:t xml:space="preserve">Livio Ruffine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günay Çifçi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Géli</w:t>
+                <w:t xml:space="preserve">Hélène Ondréas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Thomas</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Marsset</w:t>
+                <w:t xml:space="preserve">Barbara M. A. Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00367-018-0547-5⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.36-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03668141v1</w:t>
+                <w:t xml:space="preserve">hal-02055108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical approach to relationships between fluid emissions and faults: The Sea of Marmara case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 153, pp.131-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Saritaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunay Cifci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Marine Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (6), pp.541-541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00367-018-0552-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary investigation on cold seeps with vigorous gas emissions in the Sea of Marmara (MarsiteCruise): Strategy for site detection and sampling and first scientific outcome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Multiple gas reservoirs are responsible for the gas emissions along the Marmara fault network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio Ruffine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Burnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hailong Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 153, pp.36-47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.03.006⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 153, pp.48-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055108v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple gas reservoirs are responsible for the gas emissions along the Marmara fault network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentological and Geochemical evidence for Seismoturbidite Generation in the Kumburgaz Basin, Sea of Marmara: Implications for Earthquake Recurrence along the Central High Segment of the North Anatolian Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülsen Uçarkuş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kadir Eriş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Namık Çağatay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.11.011⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 380, pp.31-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055041v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentological and Geochemical evidence for Seismoturbidite Generation in the Kumburgaz Basin, Sea of Marmara: Implications for Earthquake Recurrence along the Central High Segment of the North Anatolian Fault</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deciphering the Late Cretaceous-Cenozoic structural evolution of the North Peruvian forearc system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.251-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017TC004536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947384v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Late Cretaceous-Cenozoic structural evolution of the North Peruvian forearc system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Vega</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Multiple gas reservoirs are responsible for the gas emissions along the Marmara fault network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Ruffine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Burnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hailong Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017TC004536⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.145-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792862v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03668142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Multiple gas reservoirs are responsible for the gas emissions along the Marmara fault network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hailong Lu</w:t>
+                <w:t xml:space="preserve">Gas and seismicity within the Istanbul seismic gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Tary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lomax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.12.002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-23536-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668142v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas and seismicity within the Istanbul seismic gap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Géli</w:t>
+                <w:t xml:space="preserve">Upward migration of gas in an active tectonic basin: An example from the sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Lomax</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Geli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-23536-7⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.17 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797937v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upward migration of gas in an active tectonic basin: An example from the sea of Marmara</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Saritaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dupré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+                <w:t xml:space="preserve">Günay Çifçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 153, pp.17 - 35. </w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.385-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00367-018-0547-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866070v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03668141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost-crustal conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Strength anisotropy of shales deformed under uppermost crustal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnelye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (1), pp. 130-141</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 122 (1), pp.110 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133180v1</w:t>
+                <w:t xml:space="preserve">hal-01784070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seafloor authigenic carbonate crusts along the submerged part of the North Anatolian Fault in the Sea of Marmara: Mineralogy, geochemistry, textures and genesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Livio Ruffine</w:t>
+                <w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost crustal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnelye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (1), pp.130 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784071v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moho depth and crustal thinning in the Marmara Sea region from gravity data inversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Henry</w:t>
+                <w:t xml:space="preserve">Seafloor authigenic carbonate crusts along the submerged part of the North Anatolian Fault in the Sea of Marmara: Mineralogy, geochemistry, textures and genesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Namik Çağatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Güliz Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bayrakci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Grall</w:t>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Ruffine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JB012735⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718070v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength anisotropy of shales deformed under uppermost crustal conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moho depth and crustal thinning in the Marmara Sea region from gravity data inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bayrakci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Özeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (1), pp.110 - 129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JB013040⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (2), pp.1381 - 1401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784070v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost crustal conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian David</w:t>
+                <w:t xml:space="preserve">Propagation of a strike-slip plate boundary within an extensional environment: the westward propagation of the North Anatolian Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Celal Sengor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Kende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caner Imren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (11), pp.1416-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JB013540⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01784069v1</w:t>
+                <w:t xml:space="preserve">hal-01765494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost crustal conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian David</w:t>
+                <w:t xml:space="preserve">Calcite veins as an indicator of fracture dilatancy and connectivity during strike-slip faulting in Toarcian shale (Tournemire tunnel, Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JB013540⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480383v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No significant steady state surface creep along the North Anatolian Fault offshore Istanbul: Results of 6 months of seafloor acoustic ranging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Heidrunn Kopp</w:t>
+                <w:t xml:space="preserve">Soft sediment deformation in the shallow submarine slope off Nice (France) as a result of a variably charged Pliocene aquifer and mass wasting processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim J. Kopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Stegmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Garziglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dennielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL069600⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 344 (SI), pp.290-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440545v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcite veins as an indicator of fracture dilatancy and connectivity during strike-slip faulting in Toarcian shale (Tournemire tunnel, Southern France)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seismic velocity changes associated with aseismic deformations of a fault stimulated by fluid injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.01.002⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (18), pp.9563 - 9572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL070410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758969v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of a strike-slip plate boundary within an extensional environment: the westward propagation of the North Anatolian Fault</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Fault structure, stress, or pressure control of the seismicity in shale? Insights from a controlled experiment of fluid-induced fault reactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (6), pp.4506 - 4522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765494v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft sediment deformation in the shallow submarine slope off Nice (France) as a result of a variably charged Pliocene aquifer and mass wasting processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dennielou</w:t>
+                <w:t xml:space="preserve">No significant steady state surface creep along the North Anatolian Fault offshore Istanbul: Results of 6 months of seafloor acoustic ranging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sakic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Piété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidrunn Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.05.014⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765509v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic velocity changes associated with aseismic deformations of a fault stimulated by fluid injection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Seismicity triggered by fluid injection–induced aseismic slip,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elsworth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL070410⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1224-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aab0476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401428v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault structure, stress, or pressure control of the seismicity in shale? Insights from a controlled experiment of fluid-induced fault reactivation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Caron</w:t>
+                <w:t xml:space="preserve">Tectonic and sedimentary controls on widespread gas emissions in the Sea of Marmara: Results from systematic, shipborne multibeam echo sounder water column imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (6), pp.4506 - 4522. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JB012633⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 120 (5), pp.2891-2912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014jb011617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527365v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freshening of the Marmara Sea prior to its post-glacial reconnection to the Mediterranean Sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Universal scaling of the formation factor in clays: Example from the Nankai Trough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Daigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Ghanbarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (11), pp.7361 - 7375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.052⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01139567v1</w:t>
+                <w:t xml:space="preserve">hal-01784106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cone penetration testing to assess slope stability in the 1979 Nice landslide area (Ligurian Margin, SE France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ observations on the coupling between hydraulic diffusivity and displacements during fault reactivation in shales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim J. Kopf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Stegmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Apprioual</w:t>
+                <w:t xml:space="preserve">F. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (11), pp.7729-7748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.08.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04200675v1</w:t>
+                <w:t xml:space="preserve">hal-01364594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity triggered by fluid injection–induced aseismic slip,</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cone penetration testing to assess slope stability in the 1979 Nice landslide area (Ligurian Margin, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim J. Kopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Stegmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Apprioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aab0476⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 369, pp.162-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183359v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic and sedimentary controls on widespread gas emissions in the Sea of Marmara: Results from systematic, shipborne multibeam echo sounder water column imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Freshening of the Marmara Sea prior to its post-glacial reconnection to the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Wallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 413, pp.176-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014jb011617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01984385v1</w:t>
+                <w:t xml:space="preserve">hal-01139567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal scaling of the formation factor in clays: Example from the Nankai Trough</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The geometry of the North Anatolian transform fault in the Sea of Marmara and its temporal evolution: implications for the development of intracontinental transform faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Celâl Şengör</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caner Imren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naci Görür</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JB012262⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (3), pp.222 - 242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2013-0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784106v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observations on the coupling between hydraulic diffusivity and displacements during fault reactivation in shales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Distribution of resistive and conductive structures in Nankai accretionary wedge reveals contrasting stress paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourlange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JB012158⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 611, pp.181-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364594v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic precursors linked to highly compressible fluids at oceanic transform faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fitzenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7, pp.757--761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geometry of the North Anatolian transform fault in the Sea of Marmara and its temporal evolution: implications for the development of intracontinental transform faults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naci Görür</w:t>
+                <w:t xml:space="preserve">Slip rate estimation along the western segment of the Main Marmara Fault over the last 405-490 ka by correlating mass transport deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Çağatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjes-2013-0160⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (6), pp.1587 - 1601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2012TC003255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455601v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of resistive and conductive structures in Nankai accretionary wedge reveals contrasting stress paths</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Fluid-Sediment Interactions in the Nankai Subduction Zone (NanTroSEIZE): Pore Fluid and Mineralogical Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Destrigneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Gaillot</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Karpoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.11.025⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.207-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01291951v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03040855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip rate estimation along the western segment of the Main Marmara Fault over the last 405-490 ka by correlating mass transport deposits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Grall</w:t>
+                <w:t xml:space="preserve">Effects of agronomic practices on the physico-chemical properties of soil waters in rice culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Farrakh Nawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2012TC003255⟩</w:t>
+              <w:t xml:space="preserve">TURKISH JOURNAL OF AGRICULTURE AND FORESTRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (2), pp.195-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3906/tar-1204-29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718025v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-Sediment Interactions in the Nankai Subduction Zone (NanTroSEIZE): Pore Fluid and Mineralogical Records</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Microevents produced by gas migration and expulsion at the seabed: A study based on sea bottom recordings from the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Tary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Geli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.045⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 190 (2), pp.993-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05533.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03040855v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00714611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of agronomic practices on the physico-chemical properties of soil waters in rice culture</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distribution, morphology and triggers of submarine mass wasting in the Sea of Marmara,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A.C. Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Ozeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Cagatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TURKISH JOURNAL OF AGRICULTURE AND FORESTRY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3906/tar-1204-29⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.58-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852330v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution, morphology and triggers of submarine mass wasting in the Sea of Marmara,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. N. Cagatay</w:t>
+                <w:t xml:space="preserve">Contribution of high-resolution 3D seismic near-seafloor imaging to reservoir-scale studies: application to the active North Anatolian Fault, Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.K. K Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.09.002⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (4), pp.291 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2012019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183116v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of high-resolution 3D seismic near-seafloor imaging to reservoir-scale studies: application to the active North Anatolian Fault, Sea of Marmara</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying submarine fluid seep activity along the North Anatolian Fault Zone in the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D. Tryon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Hilton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2012019⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 315, pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455599v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microevents produced by gas migration and expulsion at the seabed: A study based on sea bottom recordings from the Sea of Marmara</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Splay fault slip in a subduction margin, a new model of evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourlange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05533.x⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 341, pp.170-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00714611v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying submarine fluid seep activity along the North Anatolian Fault Zone in the Sea of Marmara</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael D. Tryon</w:t>
+                <w:t xml:space="preserve">Constraints on fluid origins and migration velocities along the Marmara Main Fault (Sea of Marmara, Turkey) using helium isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Burnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourlange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Geli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Tryon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.05.004⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 341, pp.68-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00852266v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splay fault slip in a subduction margin, a new model of evolution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methane-derived authigenic carbonates along the North Anatolian fault system in the Sea of Marmara (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Crémière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Namik Çağatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.003⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66, pp.114-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.DSR.2012.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852295v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on fluid origins and migration velocities along the Marmara Main Fault (Sea of Marmara, Turkey) using helium isotopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bourlange</w:t>
+                <w:t xml:space="preserve">Seismogenic zone temperatures and heat-flow anomalies in the To-nankai margin segment based on temperature data from IODP expedition 333 and thermal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. D. Tryon</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masataka Kinoshita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiya Kanamatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Screaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 341, pp.68-78. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.05.042⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 349, pp.171-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852267v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane-derived authigenic carbonates along the North Anatolian fault system in the Sea of Marmara (Turkey)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpretation of porosity and LWD resistivity from the Nankai accretionary wedge in light of clay physicochemical properties: Evidence for erosion and local overpressuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourlange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Reuschlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.DSR.2012.03.014⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00752838v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00627726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismogenic zone temperatures and heat-flow anomalies in the To-nankai margin segment based on temperature data from IODP expedition 333 and thermal model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+                <w:t xml:space="preserve">Quantification of free gas in the Kumano fore‐arc basin detected from borehole physical properties: IODP NanTroSEIZE drilling Site C0009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Screaton</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wiersberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.048⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.Q0AD06. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00852297v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00652095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat flow in the Sea of Marmara Central Basin: Possible implications for the tectonic evolution of the North Anatolian fault,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tezcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercier de Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (1), pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of free gas in the Kumano fore‐arc basin detected from borehole physical properties: IODP NanTroSEIZE drilling Site C0009</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Boutt</w:t>
+                <w:t xml:space="preserve">Pore fluid chemistry of the North Anatolian Fault Zone in the Sea of Marmara: A diversity of sources and processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Tryon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Ćaǧatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. C. Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12, pp.Q0AD06. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GC003284⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00652095v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03619242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of porosity and LWD resistivity from the Nankai accretionary wedge in light of clay physicochemical properties: Evidence for erosion and local overpressuring</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First insights into the structure and environmental setting of cold-seep communities in the Marmara Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ritt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozée Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GC003381⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (9), pp.1120-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2010.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00627726v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore fluid chemistry of the North Anatolian Fault Zone in the Sea of Marmara: A diversity of sources and processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Géli</w:t>
+                <w:t xml:space="preserve">Exhumation, crustal deformation, and thermal structure of the Nepal Himalaya derived from the inversion of thermochronological and thermobarometric data and modeling of the topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Copeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GC003177⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.06407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB006126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03619242v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00549759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation, crustal deformation, and thermal structure of the Nepal Himalaya derived from the inversion of thermochronological and thermobarometric data and modeling of the topography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gweltaz Mahéo</w:t>
+                <w:t xml:space="preserve">Free gas and gas hydrates from the Sea of Marmara, Turkey: chemical and structural characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chazallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Charlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ruffine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008JB006126⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 264, pp.197 - 206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00549759v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First insights into the structure and environmental setting of cold-seep communities in the Marmara Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauthier</w:t>
+                <w:t xml:space="preserve">Detection and localization of hydromechanical disturbances in a sandbox using the self‐potential method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crespy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Byrdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2010.05.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113, pp.B01205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2007.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00671097v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free gas and gas hydrates from the Sea of Marmara, Turkey: chemical and structural characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal regime of the NW shelf of the Gulf of Mexico. 1) Thermal and pressure fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">bulletin de la societe geologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (2), pp.129-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435429v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00279845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold seeps along the main Marmara fault in the Sea of Marmara (Turkey)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and localization of hydromechanical disturbances in a sandbox using the self-potential method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crespy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine A. C. Zitter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+                <w:t xml:space="preserve">N. Linde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Delaygue</w:t>
+                <w:t xml:space="preserve">S. Byrdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namik Cagatay</w:t>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2008.01.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (B1), pp.B01205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JB005042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203927v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00333861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold seeps along the main Marmara Fault in the Sea of Marmara (Turkey)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal regime of the NW shelf of the Gulf of Mexico. 2) Heat Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delaygue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55, pp.552-570</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (2), pp.139-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337876v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00279846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and localization of hydromechanical disturbances in a sandbox using the self‐potential method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Byrdina</w:t>
+                <w:t xml:space="preserve">Gas emissions and active tectonics within the submerged section of the North Anatolian fault zone in the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+                <w:t xml:space="preserve">T. Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tryon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2007.09.002⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 274 (1-2), pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.06.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485357v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal regime of the NW shelf of the Gulf of Mexico. 1) Thermal and pressure fields</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cold seeps along the main Marmara Fault in the Sea of Marmara (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A.C. Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delaygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Çagatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">bulletin de la societe geologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 179 (2), pp.129-137</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.552-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00279845v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and localization of hydromechanical disturbances in a sandbox using the self-potential method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+                <w:t xml:space="preserve">Cold seeps along the main Marmara fault in the Sea of Marmara (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine A. C. Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delaygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namik Cagatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JB005042⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (4), pp.552-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2008.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00333861v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal regime of the NW shelf of the Gulf of Mexico. 2) Heat Flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
+                <w:t xml:space="preserve">Numerical model of fluid pressure solitary wave propagation along the decollement of an accretionary wedge: application to the Nankai wedge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourlange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Rangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (3), pp.323-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-8123.2007.00181.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00279846v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas emissions and active tectonics within the submerged section of the North Anatolian fault zone in the Sea of Marmara</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The understanding of fault activity from natural laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.06.047⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Natural Laboratories on Seismogenic Faults, 426 (1-2), pp.1 - 5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2006.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407871v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical model of fluid pressure solitary wave propagation along the decollement of an accretionary wedge: application to the Nankai wedge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bourlange</w:t>
+                <w:t xml:space="preserve">Mountain building in the Nepal Himalaya: Thermal and kinematic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1468-8123.2007.00181.x⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 244 (1-2), pp.58-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.01.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852316v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The understanding of fault activity from natural laboratories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large gas hydrate accumulations on the eastern Nankai Trough inferred from new high-resolution 2-D seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Nouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Moretti</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2006.02.013⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (13), pp.L13308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GL019848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01429346v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mountain building in the Nepal Himalaya: Thermal and kinematic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Bollinger</w:t>
+                <w:t xml:space="preserve">The Sumatra subduction zone: A case for a locked fault zone extending into the mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.01.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109 (B10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003JB002958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00852308v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large gas hydrate accumulations on the eastern Nankai Trough inferred from new high-resolution 2-D seismic data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Nouzé</w:t>
+                <w:t xml:space="preserve">Permeability, compressibility, and friction coefficient measurements under confining pressure and strain, Leg 190, Nankai Trough.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourlange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Ocean Drilling Program. Scientific results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 190/196, p.1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113415v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sumatra subduction zone: A case for a locked fault zone extending into the mantle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Evidence for large methane releases to the atmosphere from deep-sea gas-hydrate dissociation during the last glacial episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T De Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2003JB002958⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (25), pp.9187-9192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0402909101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158014v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability, compressibility, and friction coefficient measurements under confining pressure and strain, Leg 190, Nankai Trough.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
+                <w:t xml:space="preserve">Anisotropy of electrical conductivity record of initial strain at the toe of the Nankai accretionary wedge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Screaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hunze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Saffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Ocean Drilling Program. Scientific results</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108, pp.doi:10.1029/2002JB002287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002JB002287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108311v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for large methane releases to the atmosphere from deep-sea gas-hydrate dissociation during the last glacial episode</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gravity anomalies, crustal structure and thermo-mechanical support of the Himalaya of Central Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0402909101⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 147, pp.381-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.0956-540x.2001.01541.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460380v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03597747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of electrical conductivity record of initial strain at the toe of the Nankai accretionary wedge</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fluid venting activity within the eastern Nankai Trough accretionary wedge: A summary of the 1989 Kaiko-Nankai results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Boulègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 109, pp.303-318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108280v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity anomalies, crustal structure and thermo-mechanical support of the Himalaya of Central Nepal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Martelet</w:t>
+                <w:t xml:space="preserve">Water budgets in accretionary wedges: a comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.0956-540x.2001.01541.x⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Physical and Engineering Sciences (1990–1995)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 335 (1638), pp.315-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.1991.0138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03597747v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid venting activity within the eastern Nankai Trough accretionary wedge: A summary of the 1989 Kaiko-Nankai results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Fluid venting along Japanese trenches: tectonic context and thermal modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Lallemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...199 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 160, pp.277-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12491,147 +12232,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice explicative de la carte géologique de Royère (n°690)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Rolin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Henry</w:t>
+                <w:t xml:space="preserve">A Cocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rossy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">690, pp.151, 2011, Carte géologique de la France (1/50.000)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12641,167 +12382,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Transport Deposits Periodicity Related to Glacial Cycles and Marine-Lacustrine Transitions on a Ponded Basin of the Sea of Marmara (Turkey) Over the Last 500 ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham K. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Namik Çağatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sebastian Krastel; Jan-Hinrich Behrmann; David Völker; Michael Stipp; Christian Berndt; Roger Urgeles; Jason Chaytor; Katrin Huhn; Michael Strasser; Carl Bonnevie Harbitz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Submarine Mass Movements and Their Consequences. 6th International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, Springer International Publishing, pp.595-603, 2014, Advances in Natural and Technological Hazards Research, 978-3-319-00971-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12811,151 +12552,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to &amp;quot;Splay fault slip in a subduction margin, a new model of evolution&amp;quot; [Earth Planet. Sci. Lett. 341-344 (2012) 170-175]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Conin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourlange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.423-423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03619300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12965,91 +12706,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of seasonal snow on the recharge of a mountain karst aquifer under climate change: the Dévoluy case study (Southern Alps, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Rispal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13065,301 +12806,301 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting seismogenic behaviors on the North Anatolian Fault in the Sea of Marmara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sinan Özeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkan Özbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülsen Uçarkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow build-up of turbidity currents triggered by a moderate earthquake in the Sea of Marmara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sinan Özeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyadin Çakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Saint-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId483"/>
+      <w:footerReference w:type="default" r:id="rId481"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13506,51 +13247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Parizot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nam&#305;k &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demet Biltekin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurettin Yakupo&#287;lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdan G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107630" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jatiault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrez Sadaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106754" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.G. Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108378" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Hippolyte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12734" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053058v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan &#214;zbey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Cel&#226;l &#350;eng&#246;r" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot C. Klein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527889v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4035-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603555v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735541v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pailles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Licari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108229" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108145" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai&#8208;linh Doan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dutilleul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100209" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Balansa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02257-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i1.324" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779066v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lsen U&#231;arku&#351;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kadir Eri&#351;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106900" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661572v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Orellana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Grafulha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08236-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863071v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Krijgsman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Beniest" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lyons" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-31-93-2022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin &#199;akir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Saint-L&#233;ger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3939-2022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463319v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-021-00055-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173295v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Klein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Galgana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-021-00051-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Appelt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kadir Eri&#351;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107285" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lemgruber-Traby" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Souque" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel Calderon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104664" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tsopela" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1765200" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Makaro&#287;lu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.031" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165961v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hensen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C. Duarte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Vannucchi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mazzini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Lever" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00039" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Tary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Batsi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.02.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin Cakir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11016-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Sarita&#351;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nay &#199;if&#231;i" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thomas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0547-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930276v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.05.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Cifci" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0552-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M. A. Teichert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.03.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Croguennec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burnard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Lu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.11.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947384v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.11.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792862v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brusset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004536" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.12.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Tary" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23536-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866070v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.06.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784071v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;liz Yildiz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.09.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718070v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayrakci" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#214;zeren" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012735" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784070v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013040" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784069v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013540" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480383v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440545v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pi&#233;t&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrunn Kopp" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069600" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758969v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Lefevre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.01.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765494v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Celal Sengor" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kende" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Imren" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0129" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765509v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim J. Kopf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Stegmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garziglia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.05.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401428v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070410" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139567v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wallmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauvestre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.052" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFGJ0FLV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200675v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Steiner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Apprioual" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.08.008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183359v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elsworth" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0476" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984385v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014jb011617" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784106v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Daigle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ghanbarian" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012262" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364594v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gout" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012158" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804436v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;li" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maury" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fitzenz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dziak" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455601v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naci G&#246;r&#252;r" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2013-0160" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291951v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourlange" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boiselet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.11.025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGK2RVBJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718025v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Westbrook" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003255" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03040855v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrigneville" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fabbri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Karpoff" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.045" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852330v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farrakh Nawaz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/tar-1204-29" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183116v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.C. Zitter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Ozeren" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Cagatay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.09.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsset" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. K Westbrook" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012019" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00714611v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guennou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sultan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05533.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852266v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Tryon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Hilton" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.05.004" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTQ8WZQM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852295v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourlange" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.003" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4VJ4MSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852267v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burnard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Tryon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.042" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752838v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pierre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zitter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR.2012.03.014" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMS46MSB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852297v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kinoshita" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Kanamatsu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.048" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V9P4K8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682118v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tezcan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652095v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Linh Doan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wiersberg" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003284" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00627726v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reuschl&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003381" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619242v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. &#262;a&#487;atay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. C. Zitter" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003177" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549759v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Copeland" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006126" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671097v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ritt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2010.05.011" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8167B62W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435429v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charlou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donval" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruffine" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.007" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203927v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine A. C. Zitter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaygue" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namik Cagatay" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.01.002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337876v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaygue" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. &#199;agatay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485357v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crespy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linde" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Byrdina" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.09.002" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279845v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333861v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005042" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279846v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flotte" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407871v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zitter" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tryon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.047" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852316v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2007.00181.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PKSV9QG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429346v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.013" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXHLGMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852308v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.045" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSF9Q3N3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113415v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nouz&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pascal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019848" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158014v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002958" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108311v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460380v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T De Garidel-Thoron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassinot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402909101" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108280v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hunze" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Saffer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002287" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597747v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martelet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Avouac" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2001.01541.x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285361v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ashi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278318v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.1991.0138" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-XFNL14X3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274044v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Lallemant" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117990v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rolin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cocherie" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dumont" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455606v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_53" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619300v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.08.014" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL9L6GTK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465997v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rispal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482402v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lsen U&#231;arkus" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462665v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Parizot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nam&#305;k &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demet Biltekin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurettin Yakupo&#287;lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdan G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107630" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Hippolyte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12734" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053058v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan &#214;zbey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Cel&#226;l &#350;eng&#246;r" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot C. Klein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527889v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4035-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603555v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae078" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jatiault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrez Sadaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106754" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.G. Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108378" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pailles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Licari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108229" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108145" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai&#8208;linh Doan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dutilleul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100209" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Balansa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02257-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i1.324" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Orellana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Grafulha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08236-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863071v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Krijgsman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Beniest" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lyons" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-31-93-2022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938054v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin &#199;akir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Saint-L&#233;ger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3939-2022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lsen U&#231;arku&#351;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kadir Eri&#351;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106900" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173295v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Klein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Galgana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-021-00051-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Appelt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kadir Eri&#351;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107285" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463319v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-021-00055-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tsopela" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1765200" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021014v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lemgruber-Traby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Souque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel Calderon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104664" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165961v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hensen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C. Duarte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Vannucchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mazzini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Lever" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00039" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Makaro&#287;lu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Tary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Batsi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.02.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin Cakir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11016-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055108v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M. A. Teichert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.03.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930276v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.05.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Sarita&#351;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Cifci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thomas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0552-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055041v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Croguennec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burnard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Lu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.11.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947384v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.11.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brusset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004536" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668142v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.12.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797937v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Tary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23536-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866070v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.06.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nay &#199;if&#231;i" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0547-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784070v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013040" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784069v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013540" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784071v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;liz Yildiz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.09.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718070v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayrakci" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#214;zeren" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012735" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Celal Sengor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kende" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Imren" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0129" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758969v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Lefevre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.01.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim J. Kopf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Stegmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garziglia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.05.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401428v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070410" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440545v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pi&#233;t&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrunn Kopp" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069600" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183359v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elsworth" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0476" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014jb011617" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784106v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Daigle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ghanbarian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012262" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364594v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gout" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012158" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200675v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Steiner" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Apprioual" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.08.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139567v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wallmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauvestre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.052" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFGJ0FLV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455601v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naci G&#246;r&#252;r" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2013-0160" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291951v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourlange" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boiselet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.11.025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGK2RVBJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;li" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maury" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fitzenz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dziak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718025v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Westbrook" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003255" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03040855v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrigneville" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fabbri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Karpoff" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.045" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852330v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farrakh Nawaz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/tar-1204-29" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00714611v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guennou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sultan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05533.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183116v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.C. Zitter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Ozeren" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Cagatay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.09.002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455599v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsset" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. K Westbrook" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012019" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852266v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Tryon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Hilton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.05.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTQ8WZQM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852295v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourlange" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4VJ4MSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852267v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burnard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Tryon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.042" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752838v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pierre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zitter" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR.2012.03.014" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMS46MSB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852297v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kinoshita" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Kanamatsu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.048" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V9P4K8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00627726v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reuschl&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003381" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652095v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Linh Doan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wiersberg" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003284" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682118v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tezcan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619242v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. &#262;a&#487;atay" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. C. Zitter" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003177" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671097v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ritt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2010.05.011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8167B62W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549759v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Copeland" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006126" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435429v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charlou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donval" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruffine" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.007" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485357v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crespy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linde" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Byrdina" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.09.002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279845v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333861v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005042" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279846v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flotte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407871v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zitter" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tryon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.047" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337876v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaygue" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. &#199;agatay" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203927v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine A. C. Zitter" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaygue" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namik Cagatay" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.01.002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852316v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2007.00181.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PKSV9QG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429346v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.013" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXHLGMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852308v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.045" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSF9Q3N3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113415v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nouz&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pascal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019848" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158014v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002958" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108311v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460380v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T De Garidel-Thoron" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassinot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402909101" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108280v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hunze" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Saffer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002287" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597747v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martelet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Avouac" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2001.01541.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285361v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ashi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278318v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.1991.0138" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-XFNL14X3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274044v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Lallemant" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117990v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rolin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cocherie" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dumont" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455606v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_53" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619300v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.08.014" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL9L6GTK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465997v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rispal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482402v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lsen U&#231;arkus" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462665v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>