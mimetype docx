--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -502,780 +502,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U–Pb calcite dating reveals the origin of a 600 km‐long intraplate fault: The Balcones Fault System of Texas</w:t>
+                <w:t xml:space="preserve">Natural oil seep systems in the Aegean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐claude Hippolyte</w:t>
+                <w:t xml:space="preserve">Romain Jatiault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Mann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Lies Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Mahrez Sadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Deschamps</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 163, pp.106754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.106754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666833v1</w:t>
+                <w:t xml:space="preserve">hal-04498675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of the Kahramanmaraş triple junction: evidence of shear partitioning</w:t>
+                <w:t xml:space="preserve">Response to comment on: Palynology, palaeoclimate and chronology from the saalian glacial to Saint-Germain II interstadial from two long cores at the limit between the Mediterranean and Euxinian regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volkan Özbey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. M. Celâl Şengör</w:t>
+                <w:t xml:space="preserve">S.A.G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2024012⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 323, pp.108378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053058v3</w:t>
+                <w:t xml:space="preserve">hal-04664024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale permeability variations estimated from natural airflows in the decorated Cosquer Cave (southeastern France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+                <w:t xml:space="preserve">U–Pb calcite dating reveals the origin of a 600 km‐long intraplate fault: The Balcones Fault System of Texas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Touron</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Gassier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (17), pp.4035-4057. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-28-4035-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527889v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties variations in a shaly formation across a fault core</w:t>
+                <w:t xml:space="preserve">Kinematics of the Kahramanmaraş triple junction: evidence of shear partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bonnelye</w:t>
+                <w:t xml:space="preserve">Volkan Özbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian David</w:t>
+                <w:t xml:space="preserve">A. M. Celâl Şengör</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
+                <w:t xml:space="preserve">M. Sinan Özeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Elliot C. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 237 (3), pp.1526-1535. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2024012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603555v2</w:t>
+                <w:t xml:space="preserve">hal-04053058v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural oil seep systems in the Aegean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscale permeability variations estimated from natural airflows in the decorated Cosquer Cave (southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jatiault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
+                <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.106754⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (17), pp.4035-4057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-4035-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498675v1</w:t>
+                <w:t xml:space="preserve">hal-04527889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to comment on: Palynology, palaeoclimate and chronology from the saalian glacial to Saint-Germain II interstadial from two long cores at the limit between the Mediterranean and Euxinian regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical properties variations in a shaly formation across a fault core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnelye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A.G. Leroy</w:t>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 323, pp.108378. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 237 (3), pp.1526-1535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664024v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the North Anatolian Fault from a diffuse to a localized shear zone in the North Aegean Sea during the Plio-Pleistocene</w:t>
               </w:r>
@@ -1389,295 +1389,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinocyst assemblages and water surface conditions in the Sea of Marmara during MIS 6 and 5 from two long cores</w:t>
+                <w:t xml:space="preserve">Palynology, palaeoclimate and chronology from the Saalian Glacial to Saint-Germain II interstadial from two long cores at the limit between the Mediterranean and Euxinian regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne A. G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Henry</w:t>
+                <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Marret</w:t>
+                <w:t xml:space="preserve">O. Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Pailles</w:t>
+                <w:t xml:space="preserve">Frauke Rostek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Licari</w:t>
+                <w:t xml:space="preserve">J. Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 314, pp.108229. </w:t>
+              <w:t xml:space="preserve">, 2023, 311, pp.108145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735541v1</w:t>
+                <w:t xml:space="preserve">hal-04258627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynology, palaeoclimate and chronology from the Saalian Glacial to Saint-Germain II interstadial from two long cores at the limit between the Mediterranean and Euxinian regions</w:t>
+                <w:t xml:space="preserve">Dinocyst assemblages and water surface conditions in the Sea of Marmara during MIS 6 and 5 from two long cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne A. G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Henry</w:t>
+                <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Peyron</w:t>
+                <w:t xml:space="preserve">F Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frauke Rostek</w:t>
+                <w:t xml:space="preserve">C Pailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kende</w:t>
+                <w:t xml:space="preserve">L Licari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 311, pp.108145. </w:t>
+              <w:t xml:space="preserve">, 2023, 314, pp.108229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258627v1</w:t>
+                <w:t xml:space="preserve">hal-04735541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Porosity Profile at IODP Site C0002 in the Heart of the Nankai Accretionary Prism, and Its Use for Predicting In Situ Seismic Velocities</w:t>
               </w:r>
@@ -1986,927 +1986,927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical characterization of fault rocks within the Opalinus Clayformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors affecting thickness and frequency of turbidites triggered by earthquakes in Kumburgaz Basin, Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Felipe Orellana</w:t>
+                <w:t xml:space="preserve">Gülsen Uçarkuş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
+                <w:t xml:space="preserve">K. Kadir Eriş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Grafulha</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-08236-7⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 452, pp.106900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661572v1</w:t>
+                <w:t xml:space="preserve">hal-03779066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean-Black Sea gateway exchange: scientific drilling workshop on the BlackGate project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical characterization of fault rocks within the Opalinus Clayformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Orellana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wout Krijgsman</w:t>
+                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iuliana Vasiliev</w:t>
+                <w:t xml:space="preserve">Luiz Grafulha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Beniest</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Violay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Drilling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/sd-31-93-2022⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-08236-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03863071v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass flows, turbidity currents and other hydrodynamic consequences of small and moderate earthquakes in the Sea of Marmara</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
+                <w:t xml:space="preserve">Mediterranean-Black Sea gateway exchange: scientific drilling workshop on the BlackGate project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wout Krijgsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana Vasiliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziyadin Çakir</w:t>
+                <w:t xml:space="preserve">Anouk Beniest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel de Saint-Léger</w:t>
+                <w:t xml:space="preserve">Timothy Lyons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-22-3939-2022⟩</w:t>
+              <w:t xml:space="preserve">Scientific Drilling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.93-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/sd-31-93-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03938054v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03863071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting thickness and frequency of turbidites triggered by earthquakes in Kumburgaz Basin, Sea of Marmara</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass flows, turbidity currents and other hydrodynamic consequences of small and moderate earthquakes in the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sinan Özeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kadir Eriş</w:t>
+                <w:t xml:space="preserve">Ziyadin Çakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Demory</w:t>
+                <w:t xml:space="preserve">Emmanuel de Saint-Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 452, pp.106900. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.3939-3956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-22-3939-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779066v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03938054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of the Marmara Region: a fusion of continuum and block models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of 20 years (1999–2019) of Turkish–French collaboration in marine geoscience research in the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet Sinan Özeren</w:t>
+                <w:t xml:space="preserve">Louis Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot Klein</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Namik Namik Çağatay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42990-021-00051-y⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.3-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42990-021-00055-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173295v1</w:t>
+                <w:t xml:space="preserve">hal-03463319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the Upper Nisyros Pumice (57.1 ± 1.5 ka) as new tephra isochrone for linking early MIS-3 palaeoenvironmental records in the Aegean-Black Sea gateway: New evidence from the Sea of Marmara</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematics of the Marmara Region: a fusion of continuum and block models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkan Özbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Sinan Özeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Wulf</w:t>
+                <w:t xml:space="preserve">Elliot Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Namik Çağatay</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gerald Galgana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107285⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42990-021-00051-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462656v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of 20 years (1999–2019) of Turkish–French collaboration in marine geoscience research in the Sea of Marmara</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining the Upper Nisyros Pumice (57.1 ± 1.5 ka) as new tephra isochrone for linking early MIS-3 palaeoenvironmental records in the Aegean-Black Sea gateway: New evidence from the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Namik Çağatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Géli</w:t>
+                <w:t xml:space="preserve">Oona Appelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kadir Eriş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Namik Namik Çağatay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (1), pp.3-27. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 274, pp.107285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42990-021-00055-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463319v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid migration in faulted shale rocks: channeling below active faulting threshold</w:t>
               </w:r>
@@ -3303,51 +3303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sea of Marmara during Marine Isotope Stages 5 and 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Namik Çağatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kadir Eriş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özlem Makaroğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,2025 +3686,2025 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary investigation on cold seeps with vigorous gas emissions in the Sea of Marmara (MarsiteCruise): Strategy for site detection and sampling and first scientific outcome</w:t>
+                <w:t xml:space="preserve">Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio Ruffine</w:t>
+                <w:t xml:space="preserve">Hakan Saritaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ondréas</w:t>
+                <w:t xml:space="preserve">Günay Çifçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
+                <w:t xml:space="preserve">Yannick Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara M. A. Teichert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+                <w:t xml:space="preserve">Bruno Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.03.006⟩</w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.385-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00367-018-0547-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055108v1</w:t>
+                <w:t xml:space="preserve">insu-03668141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach to relationships between fluid emissions and faults: The Sea of Marmara case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Multidisciplinary investigation on cold seeps with vigorous gas emissions in the Sea of Marmara (MarsiteCruise): Strategy for site detection and sampling and first scientific outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Ruffine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Kende</w:t>
+                <w:t xml:space="preserve">Hélène Ondréas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dupré</w:t>
+                <w:t xml:space="preserve">Barbara M. A. Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 153, pp.131-143. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.05.010⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 153, pp.36-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930276v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakan Saritaş</w:t>
+                <w:t xml:space="preserve">Multiple gas reservoirs are responsible for the gas emissions along the Marmara fault network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Ruffine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunay Cifci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Géli</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Thomas</w:t>
+                <w:t xml:space="preserve">Claire Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Marsset</w:t>
+                <w:t xml:space="preserve">Pete Burnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hailong Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00367-018-0552-8⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.48-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455574v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple gas reservoirs are responsible for the gas emissions along the Marmara fault network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Donval</w:t>
+                <w:t xml:space="preserve">A statistical approach to relationships between fluid emissions and faults: The Sea of Marmara case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Croguennec</w:t>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pete Burnard</w:t>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hailong Lu</w:t>
+                <w:t xml:space="preserve">S. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 153, pp.48-60. </w:t>
+              <w:t xml:space="preserve">, 2018, 153, pp.131-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055041v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentological and Geochemical evidence for Seismoturbidite Generation in the Kumburgaz Basin, Sea of Marmara: Implications for Earthquake Recurrence along the Central High Segment of the North Anatolian Fault</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correction to: Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Saritaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunay Cifci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.541-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00367-018-0552-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947384v1</w:t>
+                <w:t xml:space="preserve">hal-03455574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Late Cretaceous-Cenozoic structural evolution of the North Peruvian forearc system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentological and Geochemical evidence for Seismoturbidite Generation in the Kumburgaz Basin, Sea of Marmara: Implications for Earthquake Recurrence along the Central High Segment of the North Anatolian Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülsen Uçarkuş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kadir Eriş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Namık Çağatay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017TC004536⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 380, pp.31-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792862v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Multiple gas reservoirs are responsible for the gas emissions along the Marmara fault network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hailong Lu</w:t>
+                <w:t xml:space="preserve">Deciphering the Late Cretaceous-Cenozoic structural evolution of the North Peruvian forearc system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.12.002⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.251-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017TC004536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668142v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas and seismicity within the Istanbul seismic gap</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lomax</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Multiple gas reservoirs are responsible for the gas emissions along the Marmara fault network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Ruffine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Burnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hailong Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-23536-7⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.145-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797937v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03668142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upward migration of gas in an active tectonic basin: An example from the sea of Marmara</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas and seismicity within the Istanbul seismic gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Tary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Grall</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+                <w:t xml:space="preserve">A. Lomax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.06.007⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-23536-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866070v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas occurrence and shallow conduit systems in the Western Sea of Marmara: a review and new acoustic evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakan Saritaş</w:t>
+                <w:t xml:space="preserve">Upward migration of gas in an active tectonic basin: An example from the sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günay Çifçi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Marsset</w:t>
+                <w:t xml:space="preserve">Stéphanie Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Geli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38, pp.385-402. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.17 - 35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00367-018-0547-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668141v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength anisotropy of shales deformed under uppermost crustal conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian David</w:t>
+                <w:t xml:space="preserve">Seafloor authigenic carbonate crusts along the submerged part of the North Anatolian Fault in the Sea of Marmara: Mineralogy, geochemistry, textures and genesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Namik Çağatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Güliz Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Ruffine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JB013040⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784070v1</w:t>
+                <w:t xml:space="preserve">hal-01784071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost crustal conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moho depth and crustal thinning in the Marmara Sea region from gravity data inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bayrakci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Özeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (1), pp.130 - 141. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JB013540⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (2), pp.1381 - 1401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784069v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seafloor authigenic carbonate crusts along the submerged part of the North Anatolian Fault in the Sea of Marmara: Mineralogy, geochemistry, textures and genesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Livio Ruffine</w:t>
+                <w:t xml:space="preserve">Strength anisotropy of shales deformed under uppermost crustal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnelye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (1), pp.110 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784071v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moho depth and crustal thinning in the Marmara Sea region from gravity data inversion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost crustal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bonnelye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (2), pp.1381 - 1401. </w:t>
+              <w:t xml:space="preserve">, 2017, 122 (1), pp.130 - 141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JB012735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718070v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of a strike-slip plate boundary within an extensional environment: the westward propagation of the North Anatolian Fault</w:t>
+                <w:t xml:space="preserve">No significant steady state surface creep along the North Anatolian Fault offshore Istanbul: Results of 6 months of seafloor acoustic ranging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
+                <w:t xml:space="preserve">Pierre Sakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Celal Sengor</w:t>
+                <w:t xml:space="preserve">Helen Piété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Kende</w:t>
+                <w:t xml:space="preserve">Valerie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caner Imren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Heidrunn Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53 (11), pp.1416-1439. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765494v1</w:t>
+                <w:t xml:space="preserve">hal-01440545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcite veins as an indicator of fracture dilatancy and connectivity during strike-slip faulting in Toarcian shale (Tournemire tunnel, Southern France)</w:t>
               </w:r>
@@ -5814,1789 +5814,1789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft sediment deformation in the shallow submarine slope off Nice (France) as a result of a variably charged Pliocene aquifer and mass wasting processes</w:t>
+                <w:t xml:space="preserve">Propagation of a strike-slip plate boundary within an extensional environment: the westward propagation of the North Anatolian Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim J. Kopf</w:t>
+                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Stegmann</w:t>
+                <w:t xml:space="preserve">A. M. Celal Sengor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Garziglia</w:t>
+                <w:t xml:space="preserve">Julia Kende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caner Imren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dennielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 344 (SI), pp.290-309. </w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (11), pp.1416-1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765509v1</w:t>
+                <w:t xml:space="preserve">hal-01765494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic velocity changes associated with aseismic deformations of a fault stimulated by fluid injection</w:t>
+                <w:t xml:space="preserve">Soft sediment deformation in the shallow submarine slope off Nice (France) as a result of a variably charged Pliocene aquifer and mass wasting processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rivet</w:t>
+                <w:t xml:space="preserve">Achim J. Kopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. de Barros</w:t>
+                <w:t xml:space="preserve">Sylvia Stegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+                <w:t xml:space="preserve">Sebastien Garziglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cappa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Castilla</w:t>
+                <w:t xml:space="preserve">Bernard Dennielou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL070410⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 344 (SI), pp.290-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401428v1</w:t>
+                <w:t xml:space="preserve">hal-01765509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault structure, stress, or pressure control of the seismicity in shale? Insights from a controlled experiment of fluid-induced fault reactivation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Seismic velocity changes associated with aseismic deformations of a fault stimulated by fluid injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Caron</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JB012633⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (18), pp.9563 - 9572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL070410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527365v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No significant steady state surface creep along the North Anatolian Fault offshore Istanbul: Results of 6 months of seafloor acoustic ranging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helen Piété</w:t>
+                <w:t xml:space="preserve">Fault structure, stress, or pressure control of the seismicity in shale? Insights from a controlled experiment of fluid-induced fault reactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Ballu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+                <w:t xml:space="preserve">G. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidrunn Kopp</w:t>
+                <w:t xml:space="preserve">H. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (6), pp.4506 - 4522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL069600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440545v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity triggered by fluid injection–induced aseismic slip,</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freshening of the Marmara Sea prior to its post-glacial reconnection to the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Wallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aab0476⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 413, pp.176-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183359v1</w:t>
+                <w:t xml:space="preserve">hal-01139567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic and sedimentary controls on widespread gas emissions in the Sea of Marmara: Results from systematic, shipborne multibeam echo sounder water column imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Augustin</w:t>
+                <w:t xml:space="preserve">Cone penetration testing to assess slope stability in the 1979 Nice landslide area (Ligurian Margin, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim J. Kopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Stegmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Apprioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014jb011617⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 369, pp.162-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984385v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal scaling of the formation factor in clays: Example from the Nankai Trough</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marianne Conin</w:t>
+                <w:t xml:space="preserve">Seismicity triggered by fluid injection–induced aseismic slip,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elsworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1224-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aab0476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JB012262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01784106v1</w:t>
+                <w:t xml:space="preserve">hal-01183359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observations on the coupling between hydraulic diffusivity and displacements during fault reactivation in shales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Gout</w:t>
+                <w:t xml:space="preserve">Tectonic and sedimentary controls on widespread gas emissions in the Sea of Marmara: Results from systematic, shipborne multibeam echo sounder water column imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (11), pp.7729-7748. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JB012158⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 120 (5), pp.2891-2912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014jb011617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364594v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cone penetration testing to assess slope stability in the 1979 Nice landslide area (Ligurian Margin, SE France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Achim J. Kopf</w:t>
+                <w:t xml:space="preserve">Universal scaling of the formation factor in clays: Example from the Nankai Trough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Daigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Ghanbarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (11), pp.7361 - 7375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.08.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04200675v1</w:t>
+                <w:t xml:space="preserve">hal-01784106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freshening of the Marmara Sea prior to its post-glacial reconnection to the Mediterranean Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">In situ observations on the coupling between hydraulic diffusivity and displacements during fault reactivation in shales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Sauvestre</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (11), pp.7729-7748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01139567v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geometry of the North Anatolian transform fault in the Sea of Marmara and its temporal evolution: implications for the development of intracontinental transform faults</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic precursors linked to highly compressible fluids at oceanic transform faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naci Görür</w:t>
+                <w:t xml:space="preserve">L. Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fitzenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.757--761</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455601v1</w:t>
+                <w:t xml:space="preserve">hal-01804436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of resistive and conductive structures in Nankai accretionary wedge reveals contrasting stress paths</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The geometry of the North Anatolian transform fault in the Sea of Marmara and its temporal evolution: implications for the development of intracontinental transform faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Celâl Şengör</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caner Imren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naci Görür</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.11.025⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (3), pp.222 - 242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2013-0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01291951v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic precursors linked to highly compressible fluids at oceanic transform faults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of resistive and conductive structures in Nankai accretionary wedge reveals contrasting stress paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Géli</w:t>
+                <w:t xml:space="preserve">S. Bourlange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+                <w:t xml:space="preserve">A. Boiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Maury</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 611, pp.181-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.11.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804436v1</w:t>
+                <w:t xml:space="preserve">hal-01291951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slip rate estimation along the western segment of the Main Marmara Fault over the last 405-490 ka by correlating mass transport deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7712,51 +7712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Destrigneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7946,90 +7946,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microevents produced by gas migration and expulsion at the seabed: A study based on sea bottom recordings from the Sea of Marmara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Tary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Geli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8074,295 +8074,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00714611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution, morphology and triggers of submarine mass wasting in the Sea of Marmara,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of high-resolution 3D seismic near-seafloor imaging to reservoir-scale studies: application to the active North Anatolian Fault, Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.A.C. Zitter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Henry</w:t>
+                <w:t xml:space="preserve">B. Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. Ozeren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. N. Cagatay</w:t>
+                <w:t xml:space="preserve">G.K. K Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.09.002⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (4), pp.291 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2012019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183116v1</w:t>
+                <w:t xml:space="preserve">hal-03455599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of high-resolution 3D seismic near-seafloor imaging to reservoir-scale studies: application to the active North Anatolian Fault, Sea of Marmara</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Thomas</w:t>
+                <w:t xml:space="preserve">Distribution, morphology and triggers of submarine mass wasting in the Sea of Marmara,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A.C. Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marsset</w:t>
+                <w:t xml:space="preserve">M. S. Ozeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.K. K Westbrook</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Géli</w:t>
+                <w:t xml:space="preserve">M. N. Cagatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (4), pp.291 - 301. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.58-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2012019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455599v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying submarine fluid seep activity along the North Anatolian Fault Zone in the Sea of Marmara</w:t>
               </w:r>
@@ -8464,51 +8464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splay fault slip in a subduction margin, a new model of evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Conin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8606,51 +8606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on fluid origins and migration velocities along the Marmara Main Fault (Sea of Marmara, Turkey) using helium isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Burnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourlange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8753,51 +8753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Crémière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Blanc-Valleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9013,498 +9013,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of porosity and LWD resistivity from the Nankai accretionary wedge in light of clay physicochemical properties: Evidence for erosion and local overpressuring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Quantification of free gas in the Kumano fore‐arc basin detected from borehole physical properties: IODP NanTroSEIZE drilling Site C0009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Linh Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Conin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Reuschlé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Wiersberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12, pp.1-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GC003381⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 12, pp.Q0AD06. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00627726v1</w:t>
+                <w:t xml:space="preserve">insu-00652095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of free gas in the Kumano fore‐arc basin detected from borehole physical properties: IODP NanTroSEIZE drilling Site C0009</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Heat flow in the Sea of Marmara Central Basin: Possible implications for the tectonic evolution of the North Anatolian fault,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wiersberg</w:t>
+                <w:t xml:space="preserve">D. Tezcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Boutt</w:t>
+                <w:t xml:space="preserve">B. Mercier de Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.3-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00652095v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat flow in the Sea of Marmara Central Basin: Possible implications for the tectonic evolution of the North Anatolian fault,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Interpretation of porosity and LWD resistivity from the Nankai accretionary wedge in light of clay physicochemical properties: Evidence for erosion and local overpressuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourlange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tezcan</w:t>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mercier de Lépinay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Reuschlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682118v1</w:t>
+                <w:t xml:space="preserve">insu-00627726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore fluid chemistry of the North Anatolian Fault Zone in the Sea of Marmara: A diversity of sources and processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Tryon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. N. Ćaǧatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. A. C. Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Géli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, </w:t>
@@ -9714,51 +9714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Copeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9950,934 +9950,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and localization of hydromechanical disturbances in a sandbox using the self‐potential method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold seeps along the main Marmara Fault in the Sea of Marmara (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A.C. Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Crespy</w:t>
+                <w:t xml:space="preserve">G. Delaygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Revil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+                <w:t xml:space="preserve">M.N. Çagatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.552-570</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485357v1</w:t>
+                <w:t xml:space="preserve">hal-00337876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal regime of the NW shelf of the Gulf of Mexico. 1) Thermal and pressure fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Husson</w:t>
+                <w:t xml:space="preserve">Cold seeps along the main Marmara fault in the Sea of Marmara (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine A. C. Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delaygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namik Cagatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">bulletin de la societe geologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (4), pp.552-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2008.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00279845v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and localization of hydromechanical disturbances in a sandbox using the self-potential method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
+                <w:t xml:space="preserve">Detection and localization of hydromechanical disturbances in a sandbox using the self‐potential method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crespy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Linde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Byrdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 113 (B1), pp.B01205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JB005042⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 113, pp.B01205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2007.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00333861v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal regime of the NW shelf of the Gulf of Mexico. 2) Heat Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">Thermal regime of the NW shelf of the Gulf of Mexico. 1) Thermal and pressure fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Rangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 179 (2), pp.139-146</w:t>
+              <w:t xml:space="preserve">bulletin de la societe geologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (2), pp.129-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00279846v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00279845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas emissions and active tectonics within the submerged section of the North Anatolian fault zone in the Sea of Marmara</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Tryon</w:t>
+                <w:t xml:space="preserve">Detection and localization of hydromechanical disturbances in a sandbox using the self-potential method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crespy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Byrdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (B1), pp.B01205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JB005042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.06.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00407871v1</w:t>
+                <w:t xml:space="preserve">insu-00333861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold seeps along the main Marmara Fault in the Sea of Marmara (Turkey)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Delaygue</w:t>
+                <w:t xml:space="preserve">Thermal regime of the NW shelf of the Gulf of Mexico. 2) Heat Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N. Çagatay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Flotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55, pp.552-570</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179 (2), pp.139-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337876v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00279846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold seeps along the main Marmara fault in the Sea of Marmara (Turkey)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+                <w:t xml:space="preserve">Gas emissions and active tectonics within the submerged section of the North Anatolian fault zone in the Sea of Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Delaygue</w:t>
+                <w:t xml:space="preserve">T. Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namik Cagatay</w:t>
+                <w:t xml:space="preserve">M. Tryon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55 (4), pp.552-570. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 274 (1-2), pp.34-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2008.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.06.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203927v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical model of fluid pressure solitary wave propagation along the decollement of an accretionary wedge: application to the Nankai wedge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourlange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11065,51 +11065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 244 (1-2), pp.58-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11149,274 +11149,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large gas hydrate accumulations on the eastern Nankai Trough inferred from new high-resolution 2-D seismic data</w:t>
+                <w:t xml:space="preserve">The Sumatra subduction zone: A case for a locked fault zone extending into the mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Nouzé</w:t>
+                <w:t xml:space="preserve">Martine Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004GL019848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109 (B10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003JB002958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113415v1</w:t>
+                <w:t xml:space="preserve">hal-02158014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sumatra subduction zone: A case for a locked fault zone extending into the mantle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large gas hydrate accumulations on the eastern Nankai Trough inferred from new high-resolution 2-D seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Nouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Simoes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+                <w:t xml:space="preserve">Victor Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Georges Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 109 (B10), </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (13), pp.L13308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003JB002958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004GL019848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158014v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability, compressibility, and friction coefficient measurements under confining pressure and strain, Leg 190, Nankai Trough.</w:t>
               </w:r>
@@ -11536,51 +11536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (25), pp.9187-9192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11770,51 +11770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11878,51 +11878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid venting activity within the eastern Nankai Trough accretionary wedge: A summary of the 1989 Kaiko-Nankai results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12003,64 +12003,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water budgets in accretionary wedges: a comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Physical and Engineering Sciences (1990–1995)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 335 (1638), pp.315-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12106,77 +12106,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid venting along Japanese trenches: tectonic context and thermal modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12259,51 +12259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice explicative de la carte géologique de Royère (n°690)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12396,103 +12396,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Transport Deposits Periodicity Related to Glacial Cycles and Marine-Lacustrine Transitions on a Ponded Basin of the Sea of Marmara (Turkey) Over the Last 500 ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham K. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Namik Çağatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sebastian Krastel; Jan-Hinrich Behrmann; David Völker; Michael Stipp; Christian Berndt; Roger Urgeles; Jason Chaytor; Katrin Huhn; Michael Strasser; Carl Bonnevie Harbitz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Submarine Mass Movements and Their Consequences. 6th International Symposium</w:t>
@@ -12566,51 +12566,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to &amp;quot;Splay fault slip in a subduction margin, a new model of evolution&amp;quot; [Earth Planet. Sci. Lett. 341-344 (2012) 170-175]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Conin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12855,77 +12855,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting seismogenic behaviors on the North Anatolian Fault in the Sea of Marmara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sinan Özeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkan Özbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülsen Uçarkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12999,64 +12999,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sinan Özeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyadin Çakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Saint-Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13247,51 +13247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Parizot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nam&#305;k &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demet Biltekin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurettin Yakupo&#287;lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdan G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107630" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Hippolyte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12734" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053058v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan &#214;zbey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Cel&#226;l &#350;eng&#246;r" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot C. Klein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527889v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4035-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603555v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae078" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jatiault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrez Sadaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106754" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.G. Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108378" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pailles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Licari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108229" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108145" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai&#8208;linh Doan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dutilleul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100209" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Balansa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02257-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i1.324" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Orellana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Grafulha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08236-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863071v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Krijgsman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Beniest" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lyons" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-31-93-2022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938054v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin &#199;akir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Saint-L&#233;ger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3939-2022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779066v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lsen U&#231;arku&#351;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kadir Eri&#351;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106900" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173295v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Klein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Galgana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-021-00051-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Appelt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kadir Eri&#351;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107285" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463319v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-021-00055-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tsopela" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1765200" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021014v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lemgruber-Traby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Souque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel Calderon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104664" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165961v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hensen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C. Duarte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Vannucchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mazzini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Lever" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00039" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Makaro&#287;lu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Tary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Batsi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.02.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin Cakir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11016-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055108v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M. A. Teichert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.03.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930276v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.05.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455574v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Sarita&#351;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Cifci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thomas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0552-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055041v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Croguennec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burnard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Lu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.11.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947384v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.11.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brusset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004536" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668142v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.12.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797937v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Tary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23536-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866070v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.06.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nay &#199;if&#231;i" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0547-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784070v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013040" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784069v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013540" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784071v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;liz Yildiz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.09.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718070v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayrakci" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#214;zeren" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012735" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Celal Sengor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kende" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Imren" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0129" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758969v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Lefevre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.01.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim J. Kopf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Stegmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garziglia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.05.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401428v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070410" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440545v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pi&#233;t&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrunn Kopp" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069600" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183359v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elsworth" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0476" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014jb011617" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784106v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Daigle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ghanbarian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012262" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364594v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gout" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012158" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200675v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Steiner" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Apprioual" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.08.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139567v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wallmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauvestre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.052" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFGJ0FLV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455601v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naci G&#246;r&#252;r" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2013-0160" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291951v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourlange" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boiselet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.11.025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGK2RVBJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804436v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;li" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maury" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fitzenz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dziak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718025v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Westbrook" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003255" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03040855v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrigneville" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fabbri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Karpoff" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.045" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852330v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farrakh Nawaz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/tar-1204-29" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00714611v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guennou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sultan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05533.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183116v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.C. Zitter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Ozeren" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Cagatay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.09.002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455599v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsset" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. K Westbrook" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012019" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852266v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Tryon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Hilton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.05.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTQ8WZQM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852295v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourlange" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4VJ4MSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852267v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burnard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Tryon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.042" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752838v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pierre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zitter" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR.2012.03.014" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMS46MSB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852297v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kinoshita" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Kanamatsu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.048" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V9P4K8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00627726v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reuschl&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003381" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652095v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Linh Doan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wiersberg" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003284" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682118v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tezcan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619242v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. &#262;a&#487;atay" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. C. Zitter" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003177" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671097v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ritt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2010.05.011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8167B62W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549759v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Copeland" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006126" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435429v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charlou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donval" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruffine" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.007" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485357v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crespy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linde" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Byrdina" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.09.002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279845v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333861v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005042" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279846v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flotte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407871v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zitter" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tryon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.047" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337876v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaygue" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. &#199;agatay" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203927v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine A. C. Zitter" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaygue" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namik Cagatay" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.01.002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852316v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2007.00181.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PKSV9QG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429346v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.013" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXHLGMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852308v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.045" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSF9Q3N3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113415v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nouz&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pascal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019848" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158014v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002958" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108311v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460380v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T De Garidel-Thoron" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassinot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402909101" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108280v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hunze" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Saffer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002287" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597747v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martelet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Avouac" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2001.01541.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285361v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ashi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278318v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.1991.0138" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-XFNL14X3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274044v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Lallemant" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117990v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rolin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cocherie" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dumont" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455606v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_53" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619300v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.08.014" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL9L6GTK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465997v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rispal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482402v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lsen U&#231;arkus" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462665v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Parizot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nam&#305;k &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demet Biltekin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurettin Yakupo&#287;lu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurdan G&#252;ng&#246;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2025.107630" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jatiault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrez Sadaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106754" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.G. Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108378" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666833v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Hippolyte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12734" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053058v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan &#214;zbey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Cel&#226;l &#350;eng&#246;r" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot C. Klein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527889v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4035-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603555v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108145" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pailles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Licari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108229" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai&#8208;linh Doan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Dutilleul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100209" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Balansa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-022-02257-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i1.324" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779066v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lsen U&#231;arku&#351;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kadir Eri&#351;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106900" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661572v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Orellana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Grafulha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08236-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863071v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Krijgsman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Vasiliev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Beniest" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lyons" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-31-93-2022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin &#199;akir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Saint-L&#233;ger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3939-2022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463319v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis G&#233;li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-021-00055-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173295v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Klein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Galgana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-021-00051-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Appelt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kadir Eri&#351;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107285" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tsopela" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1765200" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021014v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lemgruber-Traby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Souque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel Calderon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104664" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165961v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hensen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C. Duarte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Vannucchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Mazzini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Lever" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00039" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Makaro&#287;lu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Tary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Batsi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.02.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyadin Cakir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11016-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Sarita&#351;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nay &#199;if&#231;i" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thomas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0547-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055108v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ondr&#233;as" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Blanc-Valleron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara M. A. Teichert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.03.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055041v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Croguennec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Burnard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Lu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.11.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930276v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.05.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455574v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Cifci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-018-0552-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947384v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.11.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792862v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brusset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vega" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004536" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.12.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Tary" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23536-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866070v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.06.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784071v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;liz Yildiz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.09.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718070v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayrakci" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#214;zeren" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012735" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784070v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013040" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013540" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440545v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pi&#233;t&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrunn Kopp" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069600" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758969v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Lefevre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.01.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765494v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Celal Sengor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kende" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Imren" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0129" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765509v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim J. Kopf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Stegmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garziglia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dennielou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.05.014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401428v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070410" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139567v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wallmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauvestre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.052" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFGJ0FLV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200675v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Steiner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Apprioual" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.08.008" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183359v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elsworth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0476" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984385v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Augustin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014jb011617" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Daigle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ghanbarian" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012262" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364594v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gout" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012158" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804436v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;li" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fitzenz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dziak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455601v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naci G&#246;r&#252;r" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2013-0160" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourlange" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boiselet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaillot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.11.025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGK2RVBJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718025v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Westbrook" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003255" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03040855v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrigneville" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fabbri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Karpoff" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.045" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852330v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farrakh Nawaz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mouret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/tar-1204-29" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00714611v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guennou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sultan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05533.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455599v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsset" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. K Westbrook" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012019" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183116v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.C. Zitter" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Ozeren" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Cagatay" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.09.002" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852266v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Tryon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Hilton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.05.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTQ8WZQM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852295v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourlange" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4VJ4MSK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852267v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burnard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Tryon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.042" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752838v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cr&#233;mi&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pierre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zitter" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR.2012.03.014" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMS46MSB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852297v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kinoshita" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Kanamatsu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.048" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V9P4K8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652095v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Linh Doan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wiersberg" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003284" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682118v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tezcan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;cel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00627726v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Reuschl&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003381" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619242v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. &#262;a&#487;atay" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. C. Zitter" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003177" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671097v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ritt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2010.05.011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8167B62W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549759v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herman" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Copeland" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006126" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435429v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charlou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Donval" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruffine" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.03.007" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337876v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaygue" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. &#199;agatay" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203927v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine A. C. Zitter" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaygue" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namik Cagatay" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.01.002" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485357v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crespy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Linde" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Byrdina" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.09.002" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279845v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333861v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005042" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279846v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flotte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407871v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zitter" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tryon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.047" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852316v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-8123.2007.00181.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PKSV9QG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429346v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.013" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXHLGMT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852308v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.045" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSF9Q3N3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158014v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simoes" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JB002958" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113415v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nouz&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pascal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019848" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108311v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460380v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T De Garidel-Thoron" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassinot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402909101" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108280v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hunze" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Saffer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002287" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03597747v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cattin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martelet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Avouac" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540x.2001.01541.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285361v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ashi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278318v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.1991.0138" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-XFNL14X3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274044v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Lallemant" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117990v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rolin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cocherie" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dumont" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455606v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_53" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619300v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.08.014" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL9L6GTK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465997v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rispal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482402v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sinan &#214;zeren" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lsen U&#231;arkus" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462665v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>