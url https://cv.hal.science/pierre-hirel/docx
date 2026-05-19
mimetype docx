--- v0 (2026-03-28)
+++ v1 (2026-05-19)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pierre Hirel </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Université de Lille</w:t>
+        <w:t xml:space="preserve">Maître de Conférences, Université de Lille</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -149,74 +149,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">204118183</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=c7qo2mIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000358362242</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">A-9054-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -225,2176 +246,2280 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress-induced amorphization as a transformation plasticity mechanism demonstrated in forsterite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 7 (1), pp.27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43246-025-01038-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures and energies of twist grain boundaries in Mg2SiO4 forsterite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ferroelectric switching at edge dislocations in BaTiO 3 modeled at the atomic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himal Wijekoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grünebohm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2023.112768⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (14), pp.144108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/jrql-63kl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401086v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic to continuum mechanics description of crystal defects with dislocation density fields: application to dislocations and grain boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Kharouji</w:t>
+                <w:t xml:space="preserve">Structures and energies of twist grain boundaries in Mg2SiO4 forsterite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Dezerald</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carrez</w:t>
+                <w:t xml:space="preserve">Karine Gouriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cordier</w:t>
+                <w:t xml:space="preserve">Victoire Meko-Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 177, pp.103990. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Computational Materials Science, 233, pp.112768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2024.103990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2023.112768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471501v4</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do compact grain boundary complexions prevail in rock-salt materials?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomistic to continuum mechanics description of crystal defects with dislocation density fields: application to dislocations and grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Kharouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dezerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hirel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118297⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177, pp.103990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2024.103990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767667v1</w:t>
+                <w:t xml:space="preserve">hal-04471501v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexions and stoichiometry of the 60.8°//[100](011) symmetrical tilt grain boundary in Mg2SiO4 forsterite: a combined empirical potential and first-principles study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Furstoss</w:t>
+                <w:t xml:space="preserve">Why do compact grain boundary complexions prevail in rock-salt materials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hirel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2022-8420⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Acta Materialia, 240, pp.118297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664126v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinning of domain walls by strontium layer in the BaTiO3 perovskite: An atomic-scale study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aris Dimou</w:t>
+                <w:t xml:space="preserve">Complexions and stoichiometry of the 60.8°//[100](011) symmetrical tilt grain boundary in Mg2SiO4 forsterite: a combined empirical potential and first-principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hirel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Grünebohm</w:t>
+                <w:t xml:space="preserve">Philippe Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107 (11), pp.2034-2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2022-8420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.106.094104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03784458v1</w:t>
+                <w:t xml:space="preserve">hal-03664126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical assessment of interatomic potentials for modelling lattice defects in forsterite Mg2SiO4 from 0 to 12 GPa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pinning of domain walls by strontium layer in the BaTiO3 perovskite: An atomic-scale study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carrez</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grünebohm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Physical Review B, 106 (9), pp.094104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.106.094104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00269-021-01170-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03435976v1</w:t>
+                <w:t xml:space="preserve">hal-03784458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale properties of jogs along 1/2〈110〉{1¯10} edge dislocations in MgO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian-Hui Zhai</w:t>
+                <w:t xml:space="preserve">A critical assessment of interatomic potentials for modelling lattice defects in forsterite Mg2SiO4 from 0 to 12 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Physics and chemistry of minerals, 48 (12), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-021-01170-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.02.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02491770v1</w:t>
+                <w:t xml:space="preserve">hal-03435976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelasticity in MgSiO3 bridgmanite: Assessing the intrinsic structure and motion of (-110) twin walls with atomic-scale simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic-scale properties of jogs along 1/2〈110〉{1¯10} edge dislocations in MgO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Hui Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hirel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Scripta Materialia, 188, pp.102-106. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, Scripta Materialia, 181, pp.66-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02921984v1</w:t>
+                <w:t xml:space="preserve">hal-02491770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic theoretical study of [001] symmetric tilt grain boundaries in MgO from 0 to 120 GPa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferroelasticity in MgSiO3 bridgmanite: Assessing the intrinsic structure and motion of (-110) twin walls with atomic-scale simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hirel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Scripta Materialia, 188, pp.102-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00269-018-0985-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02091113v1</w:t>
+                <w:t xml:space="preserve">hal-02921984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On low temperature glide of dissociated &amp;lt; 110 &amp;gt; dislocations in strontium titanate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Ritterbex</w:t>
+                <w:t xml:space="preserve">Systematic theoretical study of [001] symmetric tilt grain boundaries in MgO from 0 to 120 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Franck Bouobda Moladje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hirel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2018.1438682⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (1), pp.37-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-018-0985-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620969v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pure climb creep mechanism drives flow in Earth’s lower mantle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On low temperature glide of dissociated &amp;lt; 110 &amp;gt; dislocations in strontium titanate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Ritterbex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (3), </w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (15), pp.1397-1411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1601958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2018.1438682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637562v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-Mg interdiffusion profiles in rimmed forsterite grains in the Allende matrix: Time-temperature constraints for the parent body metamorphism</w:t>
+                <w:t xml:space="preserve">Pure climb creep mechanism drives flow in Earth’s lower mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscille Cuvillier</w:t>
+                <w:t xml:space="preserve">Francesca Boioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Leroux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Devincre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gouriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.12493⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1601958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144391v1</w:t>
+                <w:t xml:space="preserve">hal-01637562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic core structure and mobility of [100](010) and [010](100) dislocations in MgSiO3 perovskite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fe-Mg interdiffusion profiles in rimmed forsterite grains in the Allende matrix: Time-temperature constraints for the parent body metamorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Cuvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hirel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.07.001⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Meteoritics and Planetary Science, 50, pp.1529-1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.12493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544916v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of two plastic regimes controlled by dislocation nucleation in silicon nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Godet</w:t>
+                <w:t xml:space="preserve">Atomic core structure and mobility of [100](010) and [010](100) dislocations in MgSiO3 perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kraych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hirel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+                <w:t xml:space="preserve">Philippe Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3072707⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Acta Materialia, 79, pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510296v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation nucleation from surface step in silicon: The glide set versus the shuffle set</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Evidence of two plastic regimes controlled by dislocation nucleation in silicon nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.200881460⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Journal of Applied Physics, 105 (2), pp.026104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3072707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02502437v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of activation parameters for dislocation formation from a surface in fcc metals by atomistic simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dislocation nucleation from surface step in silicon: The glide set versus the shuffle set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Physical Review B, 78 (6), </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, physica status solidi (a), 206 (8), pp.1885-1891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.78.064109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200881460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487181v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Determination of activation parameters for dislocation formation from a surface in fcc metals by atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Physical Review B, 78 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.78.064109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature and surface step on the incipient plasticity in strained aluminium studied by atomistic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57 (12), pp.1141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2007.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2404,147 +2529,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-around local structure classification with supervised learning: The example of crystal phases and dislocations in complex oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2554,232 +2679,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation atomique de dislocations dans la perovskite KTaO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Junior Kakdeu Yewou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hirel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Plasticité 2024 Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do mantle xenoliths preserve water signature from the lithospheric mantle and how? An experimental and numerical approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Thomaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ingrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2789,1117 +2914,1117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of δD signatures of mantle xenoliths: Evidence from diffusion experiments performed with xenolith pieces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ingrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Thomaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mineralogy, Petroly and Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable grain boundary complexion in forsterite: properties and implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hirel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiscale Materials Modeling (MMM10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Baltimore, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexions stables d'un joint de grains dans la forstérite : propriétés et implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hirel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticité 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain boundary complexions in rock-salt materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hirel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiscale Materials Modeling (MMM10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Baltimore, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen isotopic exchange experiments in mantle xenoliths indicate rapid δD equilibrium with magma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Thomaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ingrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain boundary complexions in minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hirel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of grain boundary diffusion in H-D exchange in mantle xenoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Thomaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Ingrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU GMPV 2020 presentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of grain boundaries in oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intergranular and Interphase Boundaries in Materials - IIB 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic simulation of jog pair in magnesium oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Hui Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dislocations 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude systématique de joints de grains dans MgO et leur évolution à très haute pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xao-Yu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hirel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticité 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between dislocation and vacancies in magnesium oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Landeiro dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiscale Materials Modeling (MMM10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Baltimore, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3909,114 +4034,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par simulations à l'échelle atomique de la formation de boucles de dislocation à partir d'irrégularités de surface d'un métal contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université de Poitiers, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00399038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4084,51 +4209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="303AE542"/>
+    <w:nsid w:val="755C8292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4315,51 +4440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-hirel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7488-8466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133962946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204118183" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358362242" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-9054-2018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delbecq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01038-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gouriet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Meko-Fotso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112768" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471501v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Kharouji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dezerald" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103990" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03767667v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118297" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8420" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Dimou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gr&#252;nebohm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.094104" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03435976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-021-01170-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02491770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Hui Zhai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.02.013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02921984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02091113v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Franck Bouobda Moladje" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-018-0985-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ritterbex" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1438682" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Boioli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devincre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1601958" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Cuvillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12493" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02544916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kraych" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3072707" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02502437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200881460" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M01H62HM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02487181v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchamp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.78.064109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.08.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Salazar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Junior Kakdeu Yewou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02165686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Thomaidis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04123136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094858v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03327217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04146734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04102467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04102142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289440v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xao-Yu Sun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094873v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landeiro dos Reis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399038v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-hirel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7488-8466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133962946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204118183" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=c7qo2mIAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358362242" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-9054-2018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481838v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delbecq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-01038-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himal Wijekoon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gr&#252;nebohm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jrql-63kl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gouriet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Meko-Fotso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112768" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471501v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Kharouji" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dezerald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103990" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03767667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118297" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784458v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Dimou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.094104" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03435976v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-021-01170-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02491770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Hui Zhai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.02.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02921984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02091113v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Franck Bouobda Moladje" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-018-0985-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ritterbex" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1438682" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Boioli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devincre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1601958" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03144391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Cuvillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12493" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02544916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kraych" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.07.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3072707" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02502437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200881460" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M01H62HM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02487181v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchamp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.78.064109" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.08.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Salazar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Junior Kakdeu Yewou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02165686v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Thomaidis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Ingrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04123136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03327217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04146734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04102467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04102142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289440v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xao-Yu Sun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landeiro dos Reis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399038v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>