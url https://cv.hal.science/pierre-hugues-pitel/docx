--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Hugues PITEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-hugues-pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-8084-2904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for tick infestation and equine Piroplasmosis infection among draught horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.102468. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2025.102468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal distribution and international context of bovine viral diarrhoea virus genetic diversity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.129. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01377-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesvirus-1 outbreak during a show-jumping competition: a clinical and epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.104869. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la surveillance du syndrome fièvre isolée par le Respe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the probability and impact of false‐positive serology for Borrelia burgdorferi sensu lato: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Meersschaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.71-77. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.13277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’antibiorésistance chez le cheval entre 2016 et 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gallienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208 (52), pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactériologie - Le biofilm en médecine vétérinaire équine (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208 (52), pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des principales infections bactériennes chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208 (52), pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florida clade 1 equine influenza virus in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 184 (3), pp.101-101. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.l1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further evidence for in utero Transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.1124. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11121124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal mortality of triploid adult Pacific oysters: Is there a correlation with high gametogenesis in Normandy, France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Denéchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 505, pp.63-71. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and evaluation of antiviral compounds against Equid alpha-herpesviruses using an impedance-based cellular assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hépacivirus, pégivirus, TDAV : une nouvelle triade de virus hépatiques chez le cheval ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 197, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Taqman® Real-Time PCR for the rapid discrimination of the Vibrio splendidus species among the Splendidus clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Houssin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 491, pp.101-104. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Molecular Characterization of Brucella microti-Like Bacteria From a Domestic Marsh Frog (Pelophylax ridibundus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Taunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vuilmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.283. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2018.00283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new experimental model for assessing drug efficacy against infection with &amp;lt;em&amp;gt;Trypanosoma equiperdum&amp;lt;/em&amp;gt; in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carnicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 263, pp.27-33. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2018.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Equine Hepacivirus Infections in France and Evidence for Two Viral Subtypes Circulating Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1884-1897. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HVE 3 : virus de l’exanthème coïtal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin RESPE – Réseau d’Epidémio-Surveillance en Pathologie Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie de lyme : Mythe ou réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple molecular detection of respiratory viruses and associated signs of airway inflammation in racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12985-016-0657-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bronchoalveolar lavage volume on cytological profiles and subsequent diagnosis of inflammatory airway disease in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 207, pp.193-195. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2015.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumonie à Rhodococcus equi chez le poulain : une mise à jour cartésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Picandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence analysis of Vibrio splendidus related-strains isolated from blue mussel Mytilus sp. during mortality events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Houssin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 464, pp.420-427. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evolution of equine influenza strains isolated in France from 2005 to 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cullinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (2), pp.207-211. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two cytological methods for detecting pulmonary haemorrhage in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gennevieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (12), pp.305. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.103332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndrome Fièvre isolée ou Piro-Like</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (Numéro spécial), pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prélèvements chez le cheval : indications et réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hors-Série DIAGNOSTIC ET EXAMENS COMPLÉMENTAIRES CHEZ LE CHEVAL, 9, pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques sanitaires liés aux pathologies infectieuses dans la filière equine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Numéro spécial Avortements Tome 2, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of airway neutrophils following dexamethasone administration and equid herpesvirus-2 challenge in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 199 (1), pp.181-183. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine interne : La leptospirose chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les maladies infectieuses chez les équidés adultes, 46 (NS), pp.96-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine Concentrations in Bronchoalveolar Lavage Fluid from Horses with Neutrophilic Inflammatory Airway Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desfontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (6), pp.1838-1844. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronchoalveolar lavage fluid in Standardbred racehorses: Influence of unilateral/bilateral profiles and cut-off values on lower airway disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 199 (1), pp.150-156. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infections à herpesvirus équins 1 : quels enseignements tirés des dernières épizooties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.90-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur d'autres agents infectieux d'intérêt pour le praticien (EHV-2, EHV-5 & mycoplasmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leptospirose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins, les diagnostiquer, les prévenir, les traiter aujourd’hui et demain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (31), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of nicoletella semolina from equine tracheal washes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (7), pp.561-564. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance of equine influenza viruses through the RESPE network in France from November 2005 to October 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cullinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (6), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas de gale sarcoptique chez une jument de 33 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177, pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza, Herpèsvirus et Artérite virale équine : 3 familles de virus respiratoires responsables de crises économiques majeures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins : rôle majeur de l’herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173 (4), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum concentration of surfactant protein D in horses with lower airway inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (3), pp.277-281. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2011.00421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreak of Equine Herpesvirus Myeloencephalopathy in France: a Clinical and Molecular Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (3), pp.256-263. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1865-1682.2011.01263.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumonie à Rhodococcus equi: éléments de diagnostic, traitement et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bilans sanguins chez le cheval athlète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsviroses des équidés: intérêts et limites des outils de génétique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (4), pp.305. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Leptospirose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sicluna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des Bonnes Pratiques Sanitaires pour les détenteurs d’équidés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.141-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: prélèvement, conservation et acheminement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Capucine Dupuis-Tricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (169), pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses de liquide synovial et leur interprétation lors d'arthrite septique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Demoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (171), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier bilan du réseau d'épidémiosurveillance des avortements infectieux et contagieux chez les équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Hendrikx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (2), pp.119-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin académique des vétérinaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (4), pp.305-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: évaluation cytologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néosporose bovine: de l'étude du cycle parasitaire à la définition des méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (2), pp.131-142. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the first recorded major occurrence of equine viral arteritis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (8), pp.713-720. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2010.00109.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines de la phase aiguë: utilisation raisonnée des marqueurs de l'inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological measurements and prevalence of lower airway diseases in Trotters with dorsal displacement of the soft palate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (s38), pp.246-255. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2010.00276.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-clinical diseases affecting performance in Standardbred trotters : Diagnostic methods and predictive parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capucine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 184 (3), pp.282-289. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2009.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néosporose bovine : du cycle de vie à la prophylaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (2), pp.131--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Theileria equi and Babesia caballi in the bone marrow of asymptomatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Scrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170 (1-2), pp.182-184. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhinopneumonie : détection et préventions des formes nerveuses en élevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leptospirose équine : point sur les connaissances et avancées en matière de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for antibodies to equine arteritis virus (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cullinane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 164 (14), pp.437-437. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.164.14.437-a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance des avortements équins par le réseau d'épidémiosurveillance en pathologie équine (RESPE). Mise en place du sous-réseau avortement et bilan de sa première année de fonctionnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gavart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer et traiter l'anaplasmose granulocytaire chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Tilliette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Boulouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (219), pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for antibodies to equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Vabret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 161 (17), pp.599-600. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.161.17.599-a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau d’épidémiosurveillance des affections nerveuses du RESPE : bilan préliminaire et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (153), pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaplasma phagocytophilum Infection in Cattle in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Joncour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Davoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1078 (1), pp.491-494. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1196/annals.1374.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la grippe équine en France : bilan du réseau RESPE et phylogénie des virus circulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.83-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements chez la jument : bilan de trois années d'étude dans le Calvados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159 (3), pp.235-239. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunologie et application au diagnostic sérologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur quelques maladies et les progrès en matière de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d’un micro-organisme et prélèvement en pathologie infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements d’interprétation ou d’utilisation délicate en pathologie infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle attitude adopter lors de giardose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (255), pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myoglobinurie atypique des équidés : une nouvelle maladie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 156 (1), pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpés virus en pathologie équine : connaissances actuelles et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 156 (2), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity against Sarcocystis neurona and Neospora by serum antibodies in healthy French horses from two farms with previous equine protozoal myeloencephalitis-like cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 111 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-4017(02)00346-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Neospora sp. antibodies in aborted mares from Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gargala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 118 (1-2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2003.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du laboratoire de biologie en gastro-entérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 140 (35), pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical myoglobinuria : a new disease ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borna disease: current knowledge and virus detection in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (2), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2002002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Sarcocystis neurona antibodies in French horses with neurological signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gargala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (4), pp.481-485. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0020-7519(01)00370-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of antibodies to Neospora caninum in horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (2), pp.205-207. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2001.tb00602.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitologie: Contrôle de la néosporose chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 32 (214), pp.38--39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la néosporose dans un troupeau de bovins - Parasitologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 32 (213), pp.42--43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neosporosis in bovine dairy herds from the west of France: detection of Neospora caninum DNA in aborted fetuses, seroepidemiology of N. caninum in cattle and dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 102 (4), pp.269-277. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-4017(01)00544-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néosporose équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (208), pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection des bovins par Neospora caninum : Deux années d'observations dans l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (205), pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-Biotyper: A New Diagnostic Tool in Microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Boite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Guérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the World Association of Veterinary Laboratory Diagnosticians (ISWAVLD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Association of Veterinary Laboratory Diagnosticians, Jun 2025, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : doit-on s’inquiéter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation (IFCE), May 2025, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résurgence de la tuberculose en Normandie : retours d’un laboratoire de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence de l’alliance INRAe-SIMV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches for evaluation of microbiological quality in equine clinics using Fourier transform infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.28-29 (n°31), </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche d’évaluation de la qualité microbiologique des cliniques vétérinaires par l’utilisation de la spectroscopie infrarouge à transformée de Fourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borreliosis: from underestimation to overdiagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a PtCl4 and PMAxx™-assisted PCR to evaluate capsid integrity of Varicellovirus equidalpha4 (EHV-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.69 (n°107), </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic epidemiology reveals the epidemic dynamics of the two main bovine viral diarrhea virus genotypes circulating in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Exbrayat-Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Esperet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau PhyloMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the survival of equine herpesvirus 4 (EHV-4) as a source of environmental contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la recherche pour la gestion des maladie virales équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Académie d’Agriculture’ de France et Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-epidemiology of equine piroplasmosis in French draft horses in an enzootic area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium of Veterinary Epidemiology and Economics (ISVEE 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-epidemiology of equine piroplasmosis in French draft horses in an enzootic area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Tick and Tick-borne Pathogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la survie des herpèsvirus équins 1 et 4 dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piroplasmoses aigues chez le cheval : comparaison clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsvirus équins et survie dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHV‐1 neurological outbreak during a show‐jumping competition: a clinical and epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-52, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.75_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des maladies non réglementées des équidés : création d’un réseau de laboratoires sentinelles du RESPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales de santé publique vétérinaire et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADILVA, Sep 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvovirus équin: un nouveau virus émergent au milieu de la triade hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées annuelles et ateliers 2020 (eAVEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic methods for EIPH: Field vs. Lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les épidémies 2018 pour mieux les éviter à l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepacivirus and the “new triade” : Further evidence for in utero transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Havemeyer Equine Herpesvirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beaufort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (IBCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’aciclovir et du ganciclovir contre les herpèsvirus équins : suivi en temps réel par impédancemétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source of selenium fed to mares affets milk and Se status of their foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gijs Du Laing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pincemail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health &amp; Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypage du virus de la diarrhée virale bovine(BVD) – Epidémiologie sur le territoire normand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Esperet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème journée normande vétérinaire (Symposium en partenariat avec le laboratoire Boehringer-Ingelheim)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Touques-Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Evidence for two viral subtypes circulating worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th WAVLD - International Symposium of the World. Association of Veterinary Laboratory Diagnosticians 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux tests PCR pour la détection des bactéries impliquées dans la métrite contagieuse des équidés : une alternative à la culture bactérienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vermisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie de lyme chez le cheval: Mythe ou réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi'rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina. pp.S69-S70, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la détection/quantification des virus respiratoires et les signes cliniques d’asthme modéré chez des chevaux à l’entraînement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylcarnitine esters in serum of Standardbred racehorses with history of recurrent exertional rhabdomyolisis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’eau en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gavart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Vétérinaire Normande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Facts and Physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Buenos Aires, Argentina. pp.S22, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’exercice du profil sérique en acylcarnitines courtes chez des Trotteurs avec historique de rhabdomyolyse récurrente induite par l’exercice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle cause de troubles hépatiques d’origine toxique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Fogarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Vétérinaires Equins Français, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs et troubles responsables de contre-performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque CCBN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des CK/GOT : Nouveaux marqueurs pour la remise au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journée Européenne AVEF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies en biologie vétérinaire : Exemples et conséquences pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologie respiratoire en équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rillaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Vétérinaire Normande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation multiplexe par « -omiques » de biomarqueurs potentiels lors de myopathies induites par l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA, Fondation Hippolia, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes rencontres du RESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vincennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de mélange chez les ruminants : Une nouvelle approche dans le diagnostic des facteurs de risque en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reisdorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Defontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infection du cheval par des hépacivirus : une nouvelle réalité en France, mais quelles conséquences pour le praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: facts and physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Meeting of ESCV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCV, 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’interprétation d’un examen hématologique en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desfontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndrome « Piro-Like » en France : Étude des prévalences et de la répartition géographique à partir des données de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Daix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First description of equine rhinitis virus A and B in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Equine Veterinarians Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des Rhinovirus équins en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, chips and other kits: What's new in terms of diagnostics in the lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, puces et autres kits : Quoi de neuf coté diagnostic au labo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Académie Vétérinaire de France. « Pathologie comparée des herpèsviroses. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsviroses des équidés : intérêts et limites des outils de génétique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Herpesviroses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie vétérinaire de France, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hap-1 synthetic peptide for early serodiagnosis of equine leptospiral uveitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatrenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th meeting of the International Leptospirosis Society (ILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hap-1 synthetic peptide for early serodiagnosis of equine leptospiral uveitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatrenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hyderabab, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un test ELISA pour la détection des infections à leptospires : une alternative au MAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaterenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptospirose et avortements chez la Jument.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée européenne de L'Association Vétérinaire Equine de France : Actualités en reproduction chez le Cheval.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Inconnu, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology of respiratory fluids: benefits and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Geneva Congress on Equine Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment investiguer la contre-performance d'origine médicale : De la clinique au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sous-réseau Avortement du Réseau d'Epidémiosurveillance en Pathologie Equine (RESPE).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gavart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée européenne de L'Association Vétérinaire Equine de France : Actualités en reproduction chez le Cheval.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Inconnu, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artérite virale équine : retour sur l'épizootie été 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épizootie d'artérite virale 2007 en France : illustrations nécrospiques particulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpès virus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau d'épidémiosurveillance des affections nerveuses du RESPE, propositions pour une évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estevan Guix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'AVEF (Association Française des Vétérinaires Equins)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Deauville, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines de la phase aigue de l’inflammation : applications du dosage de l’haptoglobine et de la serum amyeloid A au suivi de la rhodococcose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines de la phase aigue de l’inflammation : application du dosage de l’haptoglobine et de la serum amyloide a au suivi de la rhodococcose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Vétérinaires Equins Français, 2005, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractésation génétique des souches du virus de l'artéte virale des équidés isolés en France à partir de sperme d'étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de 18 souches de virus de l’artérite virale des équidés isolées en France à partir de sperme d’étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-rendu des XXXèmes journées de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary examinations in equine gastroenterology: contributions from the biology laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Geneva Congress on Equine Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Rhinopneumonia and Influenza in France : Diagnosis protocols and situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Veterinary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Moscou, Russia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meningoencephalitis in French horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gargala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th annual meeting of American Association of Veterinary Parasitologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developement of a novel and efficient equine SNP genotyping method and its utility in studying the prevalence of genetic diseases, coat color and various traits of interest for equine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’integrity PCR : Un nouvel outil pour différencier les virus infectieux des virus non-infectieux lors de contaminations environnementales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French network for surveillance of equine diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marcillaud-Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for Veterinary Epidemiology and Preventive Medicine Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses in the environment: what are the risks in terms of contamination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypage BVD par séquençage selon la méthode de Sanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles des groupements techniques vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage de la morpholine dans les eaux douces par LC-MS/MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Taberly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2019 13 ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode de dosage multi-résidus de pesticides sur des abeilles par chromatographie liquide couplée à un spectrométre de masse en tandem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2017 12eme congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First description of disseminated neoplasia in Mytilus edulis in Northern Brittany (France) and development of a rapid diagnostic tool.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Houssin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on the Advances in Marine Mussel Research (AMMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sète, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance monitoring of Equid herpesviruses infectivity in equine dermal cell after acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements: Effects of acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Antiviral Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sitges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification simultanée d’esters de carnitine en réponse à l’exercice chez le Trotteur Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas probable de listériose chez un poney islandais. Gestion pratique par le protocole 2008 du sous réseau syndrome nerveux du RESPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estevan Guix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AVEF (Association des Vétérinaires Equins Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Deauville, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intoxication alimentaire : Exemple de la listériose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estevan Guix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Equita Lyon 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des herpès viroses dans les maladies infectieuses équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpèsvirus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhlichiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs Hémato-Biochimiques dans l'espèce asine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piroplasmoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId481"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Hugues PITEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-hugues-pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-8084-2904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for tick infestation and equine Piroplasmosis infection among draught horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.102468. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2025.102468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal distribution and international context of bovine viral diarrhoea virus genetic diversity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.129. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01377-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesvirus-1 outbreak during a show-jumping competition: a clinical and epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.104869. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la surveillance du syndrome fièvre isolée par le Respe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the probability and impact of false‐positive serology for Borrelia burgdorferi sensu lato: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Meersschaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.71-77. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.13277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’antibiorésistance chez le cheval entre 2016 et 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gallienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208 (52), pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactériologie - Le biofilm en médecine vétérinaire équine (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208 (52), pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des principales infections bactériennes chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208 (52), pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florida clade 1 equine influenza virus in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 184 (3), pp.101-101. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.l1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further evidence for in utero Transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.1124. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11121124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal mortality of triploid adult Pacific oysters: Is there a correlation with high gametogenesis in Normandy, France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Denéchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 505, pp.63-71. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and evaluation of antiviral compounds against Equid alpha-herpesviruses using an impedance-based cellular assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hépacivirus, pégivirus, TDAV : une nouvelle triade de virus hépatiques chez le cheval ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 197, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Taqman® Real-Time PCR for the rapid discrimination of the Vibrio splendidus species among the Splendidus clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Houssin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 491, pp.101-104. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Molecular Characterization of Brucella microti-Like Bacteria From a Domestic Marsh Frog (Pelophylax ridibundus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaý</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Taunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vuilmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.283. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2018.00283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new experimental model for assessing drug efficacy against infection with &amp;lt;em&amp;gt;Trypanosoma equiperdum&amp;lt;/em&amp;gt; in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carnicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 263, pp.27-33. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2018.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HVE 3 : virus de l’exanthème coïtal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin RESPE – Réseau d’Epidémio-Surveillance en Pathologie Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Equine Hepacivirus Infections in France and Evidence for Two Viral Subtypes Circulating Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1884-1897. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bronchoalveolar lavage volume on cytological profiles and subsequent diagnosis of inflammatory airway disease in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 207, pp.193-195. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2015.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple molecular detection of respiratory viruses and associated signs of airway inflammation in racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12985-016-0657-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie de lyme : Mythe ou réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumonie à Rhodococcus equi chez le poulain : une mise à jour cartésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Picandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence analysis of Vibrio splendidus related-strains isolated from blue mussel Mytilus sp. during mortality events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Trancart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Houssin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 464, pp.420-427. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evolution of equine influenza strains isolated in France from 2005 to 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cullinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (2), pp.207-211. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two cytological methods for detecting pulmonary haemorrhage in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gennevieve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (12), pp.305. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.103332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prélèvements chez le cheval : indications et réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hors-Série DIAGNOSTIC ET EXAMENS COMPLÉMENTAIRES CHEZ LE CHEVAL, 9, pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques sanitaires liés aux pathologies infectieuses dans la filière equine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndrome Fièvre isolée ou Piro-Like</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (Numéro spécial), pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Numéro spécial Avortements Tome 2, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine Concentrations in Bronchoalveolar Lavage Fluid from Horses with Neutrophilic Inflammatory Airway Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desfontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (6), pp.1838-1844. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of airway neutrophils following dexamethasone administration and equid herpesvirus-2 challenge in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 199 (1), pp.181-183. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine interne : La leptospirose chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les maladies infectieuses chez les équidés adultes, 46 (NS), pp.96-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infections à herpesvirus équins 1 : quels enseignements tirés des dernières épizooties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.90-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronchoalveolar lavage fluid in Standardbred racehorses: Influence of unilateral/bilateral profiles and cut-off values on lower airway disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 199 (1), pp.150-156. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur d'autres agents infectieux d'intérêt pour le praticien (EHV-2, EHV-5 & mycoplasmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leptospirose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins, les diagnostiquer, les prévenir, les traiter aujourd’hui et demain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (31), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of nicoletella semolina from equine tracheal washes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (7), pp.561-564. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance of equine influenza viruses through the RESPE network in France from November 2005 to October 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cullinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (6), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas de gale sarcoptique chez une jument de 33 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177, pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza, Herpèsvirus et Artérite virale équine : 3 familles de virus respiratoires responsables de crises économiques majeures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins : rôle majeur de l’herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173 (4), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum concentration of surfactant protein D in horses with lower airway inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (3), pp.277-281. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2011.00421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreak of Equine Herpesvirus Myeloencephalopathy in France: a Clinical and Molecular Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (3), pp.256-263. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1865-1682.2011.01263.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pneumonie à Rhodococcus equi: éléments de diagnostic, traitement et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bilans sanguins chez le cheval athlète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsviroses des équidés: intérêts et limites des outils de génétique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (4), pp.305. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier bilan du réseau d'épidémiosurveillance des avortements infectieux et contagieux chez les équidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Hendrikx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (2), pp.119-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses de liquide synovial et leur interprétation lors d'arthrite septique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Demoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (171), pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: prélèvement, conservation et acheminement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Capucine Dupuis-Tricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (169), pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Leptospirose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sicluna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des Bonnes Pratiques Sanitaires pour les détenteurs d’équidés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.141-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin académique des vétérinaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (4), pp.305-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: évaluation cytologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néosporose bovine: de l'étude du cycle parasitaire à la définition des méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (2), pp.131-142. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the first recorded major occurrence of equine viral arteritis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (8), pp.713-720. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2010.00109.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines de la phase aiguë: utilisation raisonnée des marqueurs de l'inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological measurements and prevalence of lower airway diseases in Trotters with dorsal displacement of the soft palate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (s38), pp.246-255. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2010.00276.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-clinical diseases affecting performance in Standardbred trotters : Diagnostic methods and predictive parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capucine Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 184 (3), pp.282-289. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2009.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néosporose bovine : du cycle de vie à la prophylaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (2), pp.131--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Theileria equi and Babesia caballi in the bone marrow of asymptomatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Scrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170 (1-2), pp.182-184. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhinopneumonie : détection et préventions des formes nerveuses en élevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leptospirose équine : point sur les connaissances et avancées en matière de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for antibodies to equine arteritis virus (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cullinane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 164 (14), pp.437-437. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.164.14.437-a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance des avortements équins par le réseau d'épidémiosurveillance en pathologie équine (RESPE). Mise en place du sous-réseau avortement et bilan de sa première année de fonctionnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gavart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer et traiter l'anaplasmose granulocytaire chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Tilliette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Boulouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (219), pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for antibodies to equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Vabret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 161 (17), pp.599-600. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.161.17.599-a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau d’épidémiosurveillance des affections nerveuses du RESPE : bilan préliminaire et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (153), pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaplasma phagocytophilum Infection in Cattle in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Joncour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Davoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1078 (1), pp.491-494. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1196/annals.1374.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements chez la jument : bilan de trois années d'étude dans le Calvados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159 (3), pp.235-239. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunologie et application au diagnostic sérologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la grippe équine en France : bilan du réseau RESPE et phylogénie des virus circulants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.83-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur quelques maladies et les progrès en matière de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d’un micro-organisme et prélèvement en pathologie infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements d’interprétation ou d’utilisation délicate en pathologie infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle attitude adopter lors de giardose ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (255), pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myoglobinurie atypique des équidés : une nouvelle maladie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 156 (1), pp.72-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpés virus en pathologie équine : connaissances actuelles et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 156 (2), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity against Sarcocystis neurona and Neospora by serum antibodies in healthy French horses from two farms with previous equine protozoal myeloencephalitis-like cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 111 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-4017(02)00346-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Neospora sp. antibodies in aborted mares from Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gargala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 118 (1-2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2003.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du laboratoire de biologie en gastro-entérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 140 (35), pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical myoglobinuria : a new disease ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borna disease: current knowledge and virus detection in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (2), pp.127-138. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2002002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Sarcocystis neurona antibodies in French horses with neurological signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gargala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (4), pp.481-485. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0020-7519(01)00370-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la néosporose dans un troupeau de bovins - Parasitologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 32 (213), pp.42--43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of antibodies to Neospora caninum in horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (2), pp.205-207. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2001.tb00602.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitologie: Contrôle de la néosporose chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 32 (214), pp.38--39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neosporosis in bovine dairy herds from the west of France: detection of Neospora caninum DNA in aborted fetuses, seroepidemiology of N. caninum in cattle and dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 102 (4), pp.269-277. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-4017(01)00544-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néosporose équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (208), pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection des bovins par Neospora caninum : Deux années d'observations dans l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (205), pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-Biotyper: A New Diagnostic Tool in Microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Boite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Guérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the World Association of Veterinary Laboratory Diagnosticians (ISWAVLD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Association of Veterinary Laboratory Diagnosticians, Jun 2025, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : doit-on s’inquiéter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation (IFCE), May 2025, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche d’évaluation de la qualité microbiologique des cliniques vétérinaires par l’utilisation de la spectroscopie infrarouge à transformée de Fourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résurgence de la tuberculose en Normandie : retours d’un laboratoire de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence de l’alliance INRAe-SIMV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches for evaluation of microbiological quality in equine clinics using Fourier transform infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.28-29 (n°31), </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borreliosis: from underestimation to overdiagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a PtCl4 and PMAxx™-assisted PCR to evaluate capsid integrity of Varicellovirus equidalpha4 (EHV-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.69 (n°107), </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic epidemiology reveals the epidemic dynamics of the two main bovine viral diarrhea virus genotypes circulating in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Exbrayat-Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Esperet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau PhyloMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the survival of equine herpesvirus 4 (EHV-4) as a source of environmental contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la recherche pour la gestion des maladie virales équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Académie d’Agriculture’ de France et Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-epidemiology of equine piroplasmosis in French draft horses in an enzootic area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium of Veterinary Epidemiology and Economics (ISVEE 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-epidemiology of equine piroplasmosis in French draft horses in an enzootic area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Tick and Tick-borne Pathogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la survie des herpèsvirus équins 1 et 4 dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piroplasmoses aigues chez le cheval : comparaison clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsvirus équins et survie dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHV‐1 neurological outbreak during a show‐jumping competition: a clinical and epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-52, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.75_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des maladies non réglementées des équidés : création d’un réseau de laboratoires sentinelles du RESPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales de santé publique vétérinaire et environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADILVA, Sep 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04570953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvovirus équin: un nouveau virus émergent au milieu de la triade hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées annuelles et ateliers 2020 (eAVEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic methods for EIPH: Field vs. Lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les épidémies 2018 pour mieux les éviter à l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepacivirus and the “new triade” : Further evidence for in utero transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Havemeyer Equine Herpesvirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beaufort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (IBCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’aciclovir et du ganciclovir contre les herpèsvirus équins : suivi en temps réel par impédancemétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source of selenium fed to mares affets milk and Se status of their foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gijs Du Laing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pincemail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health &amp; Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypage du virus de la diarrhée virale bovine(BVD) – Epidémiologie sur le territoire normand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Esperet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème journée normande vétérinaire (Symposium en partenariat avec le laboratoire Boehringer-Ingelheim)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Touques-Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Evidence for two viral subtypes circulating worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th WAVLD - International Symposium of the World. Association of Veterinary Laboratory Diagnosticians 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux tests PCR pour la détection des bactéries impliquées dans la métrite contagieuse des équidés : une alternative à la culture bactérienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vermisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la détection/quantification des virus respiratoires et les signes cliniques d’asthme modéré chez des chevaux à l’entraînement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylcarnitine esters in serum of Standardbred racehorses with history of recurrent exertional rhabdomyolisis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie de lyme chez le cheval: Mythe ou réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi'rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina. pp.S69-S70, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Facts and Physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Buenos Aires, Argentina. pp.S22, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’exercice du profil sérique en acylcarnitines courtes chez des Trotteurs avec historique de rhabdomyolyse récurrente induite par l’exercice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’eau en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gavart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Vétérinaire Normande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle cause de troubles hépatiques d’origine toxique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Fogarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Vétérinaires Equins Français, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs et troubles responsables de contre-performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque CCBN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des CK/GOT : Nouveaux marqueurs pour la remise au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journée Européenne AVEF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies en biologie vétérinaire : Exemples et conséquences pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologie respiratoire en équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rillaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Vétérinaire Normande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation multiplexe par « -omiques » de biomarqueurs potentiels lors de myopathies induites par l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA, Fondation Hippolia, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de mélange chez les ruminants : Une nouvelle approche dans le diagnostic des facteurs de risque en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reisdorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Defontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes rencontres du RESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vincennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: facts and physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Meeting of ESCV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCV, 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infection du cheval par des hépacivirus : une nouvelle réalité en France, mais quelles conséquences pour le praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’interprétation d’un examen hématologique en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desfontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNGTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndrome « Piro-Like » en France : Étude des prévalences et de la répartition géographique à partir des données de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Daix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First description of equine rhinitis virus A and B in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Equine Veterinarians Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des Rhinovirus équins en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, chips and other kits: What's new in terms of diagnostics in the lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, puces et autres kits : Quoi de neuf coté diagnostic au labo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Académie Vétérinaire de France. « Pathologie comparée des herpèsviroses. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsviroses des équidés : intérêts et limites des outils de génétique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Herpesviroses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie vétérinaire de France, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hap-1 synthetic peptide for early serodiagnosis of equine leptospiral uveitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatrenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th meeting of the International Leptospirosis Society (ILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hap-1 synthetic peptide for early serodiagnosis of equine leptospiral uveitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatrenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hyderabab, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un test ELISA pour la détection des infections à leptospires : une alternative au MAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaterenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptospirose et avortements chez la Jument.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée européenne de L'Association Vétérinaire Equine de France : Actualités en reproduction chez le Cheval.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Inconnu, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology of respiratory fluids: benefits and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Geneva Congress on Equine Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment investiguer la contre-performance d'origine médicale : De la clinique au laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sous-réseau Avortement du Réseau d'Epidémiosurveillance en Pathologie Equine (RESPE).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gavart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée européenne de L'Association Vétérinaire Equine de France : Actualités en reproduction chez le Cheval.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Inconnu, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artérite virale équine : retour sur l'épizootie été 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épizootie d'artérite virale 2007 en France : illustrations nécrospiques particulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpès virus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau d'épidémiosurveillance des affections nerveuses du RESPE, propositions pour une évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estevan Guix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'AVEF (Association Française des Vétérinaires Equins)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Deauville, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines de la phase aigue de l’inflammation : applications du dosage de l’haptoglobine et de la serum amyeloid A au suivi de la rhodococcose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines de la phase aigue de l’inflammation : application du dosage de l’haptoglobine et de la serum amyloide a au suivi de la rhodococcose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Vétérinaires Equins Français, 2005, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractésation génétique des souches du virus de l'artéte virale des équidés isolés en France à partir de sperme d'étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de 18 souches de virus de l’artérite virale des équidés isolées en France à partir de sperme d’étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-rendu des XXXèmes journées de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary examinations in equine gastroenterology: contributions from the biology laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Geneva Congress on Equine Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Rhinopneumonia and Influenza in France : Diagnosis protocols and situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Veterinary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Moscou, Russia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meningoencephalitis in French horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gargala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th annual meeting of American Association of Veterinary Parasitologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developement of a novel and efficient equine SNP genotyping method and its utility in studying the prevalence of genetic diseases, coat color and various traits of interest for equine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’integrity PCR : Un nouvel outil pour différencier les virus infectieux des virus non-infectieux lors de contaminations environnementales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French network for surveillance of equine diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marcillaud-Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society for Veterinary Epidemiology and Preventive Medicine Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses in the environment: what are the risks in terms of contamination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypage BVD par séquençage selon la méthode de Sanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles des groupements techniques vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosage de la morpholine dans les eaux douces par LC-MS/MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Taberly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2019 13 ème congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode de dosage multi-résidus de pesticides sur des abeilles par chromatographie liquide couplée à un spectrométre de masse en tandem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Delfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP 2017 12eme congrès francophone sur les sciences séparatives et les couplages de l’AFSEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance monitoring of Equid herpesviruses infectivity in equine dermal cell after acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First description of disseminated neoplasia in Mytilus edulis in Northern Brittany (France) and development of a rapid diagnostic tool.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Houssin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on the Advances in Marine Mussel Research (AMMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sète, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements: Effects of acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Antiviral Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sitges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification simultanée d’esters de carnitine en réponse à l’exercice chez le Trotteur Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas probable de listériose chez un poney islandais. Gestion pratique par le protocole 2008 du sous réseau syndrome nerveux du RESPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estevan Guix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’AVEF (Association des Vétérinaires Equins Français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Deauville, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intoxication alimentaire : Exemple de la listériose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estevan Guix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Equita Lyon 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des herpès viroses dans les maladies infectieuses équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpèsvirus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhlichiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs Hémato-Biochimiques dans l'espèce asine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piroplasmoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Amory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId481"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE1F78E5"/>
+    <w:nsid w:val="4471833A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-hugues-pitel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8084-2904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994083v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nadal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2025.102468" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lescoat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Herbet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01377-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04142597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tessier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pomares" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Th&#233;venot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104869" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05006213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Pitel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03094939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Houben" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Meersschaert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hendrickx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amory" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03436877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;nard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Labonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fougerolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.l1203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foursin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11121124" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03400414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Houssin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Trancart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Adeline" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.02.043" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.10.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03401898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2DTVT37-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#253;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perrot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Taunay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuilmet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00283" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626204v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Madeline" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;raud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carnicer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.10.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSHX8KD6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12587" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417993v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167348v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Doubli-Bounoua" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-016-0657-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;-Malblanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2015.09.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TC3W6BP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953559v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03402052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.07.024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9W8CTN1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946740v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cullinane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12244" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GPF9W0D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leleu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gennevieve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.103332" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095058v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02952092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950839v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lekeux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.10.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DKBZDL9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955778v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumontier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950808v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desfontis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12464" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950847v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.10.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD4B3JDK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932071v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932092v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04761703v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuhnert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2012.08.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTCJWK81-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224957v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12100" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDZX9Q2X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765780v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meunier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932099v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224970v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2011.00421.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G229N4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224964v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1865-1682.2011.01263.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMXXVPST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231044v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spindler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230802v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48101" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766741v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicluna" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Capucine Dupuis-Tricaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galera" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001474v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Chaffaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Dugardin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Hendrikx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Laugier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767881v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anrioud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48040" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225035v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00109.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52HQHK1P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231053v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce-Malblanc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deniau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corde" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00276.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664708v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capucine Dupuis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Valette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2009.04.016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCFVJ126-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290342v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432735v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scrive" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.01.043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNSGMVFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767944v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767917v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Andr&#233;-Fontaine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225052v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.164.14.437-a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655946v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaffaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier d'Ablon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dugardin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gavart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667429v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Tilliette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234443v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Vabret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.161.17.599-a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656370v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432748v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsumoto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joncour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davoust" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauzy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1374.092" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-384ZVVR0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664414v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Dauphin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saison" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernadac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227866v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47838" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778314v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778424v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777946v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675976v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678761v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moussu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bermann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227862v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47626" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225706v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Lindsay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ballet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-4017(02)00346-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWFXFCT9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432762v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foucher" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2003.10.007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ3TX2NQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805404v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anrioud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hary" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677015v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902621v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2002002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225140v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gargala" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0020-7519(01)00370-8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MBFL5CD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225154v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thulliez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2001.tb00602.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJCGG20M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290348v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Journel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290347v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225133v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chatagnon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Ballet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tainturier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-4017(01)00544-1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDGSC3VV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228173v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foucher" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collobert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228162v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Legendre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatagnon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainturier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131433v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Boite" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gu&#233;rot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leprou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078757v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772065v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Benoit" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723439v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780420v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723244v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723747v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guenoux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731988v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Esperet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264247v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845717v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482518v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaunay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482555v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817187v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defour" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonassies" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciantar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03691052v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690334v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374585v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pomares" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Th&#233;venot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.75_13495" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570953v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441549v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371822v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418937v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391365v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294033v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286222v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286392v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782344v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs Du Laing" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pincemail" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418409v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418401v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764684v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Despois" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermisse" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782421v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273332v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.150" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228508v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953636v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Renault" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782435v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Achour" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273336v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foursin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.047" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228522v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782405v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fogarty" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385915v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385924v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782495v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782442v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rillaert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953782v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Trachsel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774467v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385897v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisdorffer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Defontis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774475v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosses" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095121v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385887v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955825v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Daix" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762390v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#8217;ablon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764828v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilbert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762446v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810641v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764955v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396687v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762500v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chatrenet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Andr&#233;-Fontaine" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762480v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764965v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaterenet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824906v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764474v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757637v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822708v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751854v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guix" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tapprest" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752844v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Foucher" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810692v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821597v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Guix" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805500v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cochard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valette" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805513v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827015v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828476v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gicquel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805434v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826194v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moussu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805453v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148742v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Godard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283126v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04295960v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808188v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03445688v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429052v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Taberly" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454653v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286228v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429001v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubreule" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tanguy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delfour" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03402401v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bernard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271601v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294037v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385797v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819006v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819005v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782489v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782396v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773650v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773684v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773632v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773600v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-hugues-pitel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8084-2904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994083v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nadal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2025.102468" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lescoat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Herbet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01377-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04142597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tessier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pomares" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Th&#233;venot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104869" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05006213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Pitel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03094939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Houben" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Meersschaert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Hendrickx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amory" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03436877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;nard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Labonne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fougerolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.l1203" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foursin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11121124" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03400414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Houssin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Trancart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Adeline" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.02.043" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.10.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03401898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2DTVT37-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#253;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perrot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Taunay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuilmet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00283" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626204v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Madeline" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;raud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carnicer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2018.10.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSHX8KD6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417993v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12587" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;-Malblanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2015.09.027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TC3W6BP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167348v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Doubli-Bounoua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-016-0657-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782065v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953559v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picandet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03402052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.07.024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9W8CTN1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946740v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cullinane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12244" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GPF9W0D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leleu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gennevieve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.103332" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955697v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02952092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950808v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desfontis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12464" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950839v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lekeux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.10.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DKBZDL9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumontier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950847v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.10.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD4B3JDK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932092v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04761703v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuhnert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2012.08.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTCJWK81-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224957v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12100" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDZX9Q2X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765780v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meunier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932099v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224970v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2011.00421.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G229N4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224964v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1865-1682.2011.01263.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMXXVPST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231044v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spindler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230802v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48101" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001474v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Chaffaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Dugardin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Hendrikx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Laugier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230812v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demoor" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230865v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Capucine Dupuis-Tricaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicluna" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767881v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anrioud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48040" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225035v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00109.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52HQHK1P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231053v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce-Malblanc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deniau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignol" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corde" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00276.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664708v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capucine Dupuis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Valette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2009.04.016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCFVJ126-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290342v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432735v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scrive" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.01.043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNSGMVFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767944v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767917v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Andr&#233;-Fontaine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225052v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.164.14.437-a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655946v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaffaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier d'Ablon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dugardin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gavart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667429v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Tilliette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234443v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Vabret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.161.17.599-a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656370v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432748v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsumoto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joncour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davoust" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauzy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1374.092" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-384ZVVR0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227866v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47838" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778314v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664414v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Dauphin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saison" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernadac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778424v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777946v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675976v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678761v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moussu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bermann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227862v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47626" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225706v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Lindsay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ballet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-4017(02)00346-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWFXFCT9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432762v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foucher" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2003.10.007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ3TX2NQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805404v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anrioud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hary" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677015v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902621v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2002002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225140v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gargala" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0020-7519(01)00370-8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MBFL5CD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290347v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Journel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225154v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thulliez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2001.tb00602.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJCGG20M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290348v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225133v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chatagnon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Ballet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tainturier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-4017(01)00544-1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDGSC3VV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228173v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foucher" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collobert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228162v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Legendre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatagnon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainturier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131433v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Boite" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gu&#233;rot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leprou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078757v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780420v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772065v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Benoit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723439v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723244v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723747v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guenoux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731988v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Esperet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264247v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845717v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482518v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaunay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482555v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817187v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defour" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonassies" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciantar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03691052v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690334v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374585v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pomares" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Th&#233;venot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.75_13495" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04570953v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441549v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371822v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418937v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391365v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294033v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286222v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286392v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782344v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs Du Laing" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pincemail" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418409v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418401v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764684v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Despois" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermisse" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228508v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953636v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perrin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Renault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782421v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273332v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.150" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273336v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foursin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.047" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228522v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782435v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Achour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782405v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fogarty" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385915v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385924v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782495v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782442v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rillaert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953782v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Trachsel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385897v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisdorffer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Defontis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774467v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095121v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774475v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosses" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385887v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955825v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Daix" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762390v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#8217;ablon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764828v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilbert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762446v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810641v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764955v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396687v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762500v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chatrenet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Andr&#233;-Fontaine" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762480v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764965v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaterenet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824906v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764474v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757637v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822708v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751854v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guix" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tapprest" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752844v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Foucher" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810692v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821597v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Guix" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805500v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cochard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valette" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805513v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827015v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828476v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gicquel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805434v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826194v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moussu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805453v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148742v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Godard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283126v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04295960v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808188v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03445688v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429052v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Taberly" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454653v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286228v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03429001v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubreule" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tanguy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delfour" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271601v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03402401v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bernard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294037v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385797v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819006v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819005v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782489v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782396v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773650v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773684v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773632v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773600v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>