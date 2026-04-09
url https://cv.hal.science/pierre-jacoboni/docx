--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -987,247 +987,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Indicator-based Approach to Support Teachers’ Activities</w:t>
+                <w:t xml:space="preserve">Using Indicators during Synchronous Tutoring of Practical Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Lekira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th IEEE International Conference on Advanced Learning Technologies (ICALT'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Athens - Gerogia (USA), Unknown Region</w:t>
+              <w:t xml:space="preserve">The 11th IEEE International Conference on Advanced Learning Technologies (ICALT'11),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Athens - Georgia, United States. pp.568-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457590v1</w:t>
+                <w:t xml:space="preserve">hal-00661515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Indicators during Synchronous Tutoring of Practical Work</w:t>
+                <w:t xml:space="preserve">An Indicator-based Approach to Support Teachers’ Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Lekira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th IEEE International Conference on Advanced Learning Technologies (ICALT'11),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Athens - Georgia, United States. pp.568-572</w:t>
+              <w:t xml:space="preserve">The 11th IEEE International Conference on Advanced Learning Technologies (ICALT'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Athens - Gerogia (USA), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661515v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators for supporting the regulation process of learners' activities and the teachers' self-regulation process</w:t>
               </w:r>
@@ -1360,51 +1360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE International Conference on Advanced Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Sousse, Tunisia. pp.264-268, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2020,223 +2020,223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios d'utilisation et conception d'un EIAH, le cas du diagnostic dans PEPITE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualisation multi points de vue d'une FOAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Prévit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+                <w:t xml:space="preserve">Dorothee Rasseneur-Coffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jun 2003, Reims, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tchounikine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIAH 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Strasbourg, France. pp.559--562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00001326v1</w:t>
+                <w:t xml:space="preserve">hal-01434564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation multi points de vue d'une FOAD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scénarios d'utilisation et conception d'un EIAH, le cas du diagnostic dans PEPITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothee Rasseneur-Coffinet</w:t>
+                <w:t xml:space="preserve">Dominique Prévit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Strasbourg, France. pp.559--562</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2003, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434564v1</w:t>
+                <w:t xml:space="preserve">edutice-00001326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting teachers when diagnosing their students in algebra</w:t>
               </w:r>
@@ -2330,51 +2330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing a Web-Based Distance-Learning Curriculum with Dedicated Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Rasseneur-Coffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2631,241 +2631,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise: un logiciel pour s'entraîner à une méthode de calcul de primitives</w:t>
+                <w:t xml:space="preserve">Assessing Students' Competence in Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études "Environnement informatiques de calcul symbolique et apprentissages des mathématiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Rennes, France</w:t>
+              <w:t xml:space="preserve">ITS 2000 Workshop "Learning algebra with the computer, a transdisciplinary Workshop"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434675v1</w:t>
+                <w:t xml:space="preserve">hal-01458041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Students' Competence in Algebra</w:t>
+                <w:t xml:space="preserve">Elise: un logiciel pour s'entraîner à une méthode de calcul de primitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS 2000 Workshop "Learning algebra with the computer, a transdisciplinary Workshop"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journées d'études "Environnement informatiques de calcul symbolique et apprentissages des mathématiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458041v1</w:t>
+                <w:t xml:space="preserve">hal-01434675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diagnosis Based on a Qualitative Model of Competence</w:t>
+                <w:t xml:space="preserve">Design and Validation of a Model based Diagnosis System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
@@ -2883,97 +2883,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIED 99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Le Mans, France. pp.491-498</w:t>
+              <w:t xml:space="preserve">C-LEMMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434722v1</w:t>
+                <w:t xml:space="preserve">hal-01434709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Validation of a Model based Diagnosis System</w:t>
+                <w:t xml:space="preserve">A Diagnosis Based on a Qualitative Model of Competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
@@ -2991,73 +2991,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C-LEMMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Corse, France</w:t>
+              <w:t xml:space="preserve">AIED 99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Le Mans, France. pp.491-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434709v1</w:t>
+                <w:t xml:space="preserve">hal-01434722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, implementation and evaluation of an interface in a Computer Based Learning Environments: the example of PÉPITE</w:t>
               </w:r>
@@ -3532,77 +3532,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering and Reengineering of Technology Enhanced Learning Scenarios Using Context Awareness Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.I. Pena De Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3693,51 +3693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul d'indicateurs pour HOP3X avec UTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4162,51 +4162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Despr&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacoboni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Py" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Lekira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delannoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amine Ouraiba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.78" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Rasseneur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2004.1357480" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Rasseneur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00257176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2003.1215063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;vit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Rasseneur-Coffinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Previt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00257177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2003.1241206" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Pena De Carrillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Despr&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacoboni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Py" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Lekira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delannoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457590v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amine Ouraiba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.78" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Rasseneur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2004.1357480" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Rasseneur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00257176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2003.1215063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Rasseneur-Coffinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;vit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Previt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00257177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2003.1241206" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Pena De Carrillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>