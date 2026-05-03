--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2020,223 +2020,223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation multi points de vue d'une FOAD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scénarios d'utilisation et conception d'un EIAH, le cas du diagnostic dans PEPITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothee Rasseneur-Coffinet</w:t>
+                <w:t xml:space="preserve">Dominique Prévit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Strasbourg, France. pp.559--562</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2003, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434564v1</w:t>
+                <w:t xml:space="preserve">edutice-00001326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios d'utilisation et conception d'un EIAH, le cas du diagnostic dans PEPITE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualisation multi points de vue d'une FOAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Prévit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+                <w:t xml:space="preserve">Dorothee Rasseneur-Coffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jun 2003, Reims, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tchounikine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIAH 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Strasbourg, France. pp.559--562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00001326v1</w:t>
+                <w:t xml:space="preserve">hal-01434564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting teachers when diagnosing their students in algebra</w:t>
               </w:r>
@@ -2330,51 +2330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing a Web-Based Distance-Learning Curriculum with Dedicated Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Rasseneur-Coffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2821,51 +2821,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Validation of a Model based Diagnosis System</w:t>
+                <w:t xml:space="preserve">A Diagnosis Based on a Qualitative Model of Competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
@@ -2883,97 +2883,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C-LEMMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Corse, France</w:t>
+              <w:t xml:space="preserve">AIED 99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Le Mans, France. pp.491-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434709v1</w:t>
+                <w:t xml:space="preserve">hal-01434722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diagnosis Based on a Qualitative Model of Competence</w:t>
+                <w:t xml:space="preserve">Design and Validation of a Model based Diagnosis System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
@@ -2991,73 +2991,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIED 99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Le Mans, France. pp.491-498</w:t>
+              <w:t xml:space="preserve">C-LEMMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434722v1</w:t>
+                <w:t xml:space="preserve">hal-01434709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, implementation and evaluation of an interface in a Computer Based Learning Environments: the example of PÉPITE</w:t>
               </w:r>
@@ -4162,51 +4162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Despr&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacoboni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Py" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Lekira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delannoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457590v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amine Ouraiba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.78" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Rasseneur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2004.1357480" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Rasseneur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00257176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2003.1215063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Rasseneur-Coffinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;vit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Previt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00257177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2003.1241206" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Pena De Carrillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Despr&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacoboni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Py" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Lekira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delannoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457590v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amine Ouraiba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.78" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Rasseneur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2004.1357480" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Rasseneur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00257176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2003.1215063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;vit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Rasseneur-Coffinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Previt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00257177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2003.1241206" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Pena De Carrillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>