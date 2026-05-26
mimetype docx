--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -676,51 +676,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indicator-based approach to promote the effectiveness of teachers’ interventions</w:t>
+                <w:t xml:space="preserve">Supporting teachers to enhance teachers’ and students’ performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Lekira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Després</w:t>
@@ -738,97 +738,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Intelligent Tutoring Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chania Crète, Greece. pp.517--523</w:t>
+              <w:t xml:space="preserve">The 12th IEEE International Conference on Advanced Learning Technologies (ICALT'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433481v1</w:t>
+                <w:t xml:space="preserve">hal-01452785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting teachers to enhance teachers’ and students’ performance</w:t>
+                <w:t xml:space="preserve">An indicator-based approach to promote the effectiveness of teachers’ interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Lekira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Després</w:t>
@@ -846,388 +846,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th IEEE International Conference on Advanced Learning Technologies (ICALT'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">The 11th International Conference on Intelligent Tutoring Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chania Crète, Greece. pp.517--523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452785v1</w:t>
+                <w:t xml:space="preserve">hal-01433481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the Identification of Teachers' Intention through Indicators</w:t>
+                <w:t xml:space="preserve">Using Indicators during Synchronous Tutoring of Practical Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Lekira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Computer Supported Education (CSEDU'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Noordwijkerhout The, Netherlands</w:t>
+              <w:t xml:space="preserve">The 11th IEEE International Conference on Advanced Learning Technologies (ICALT'11),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Athens - Georgia, United States. pp.568-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457589v1</w:t>
+                <w:t xml:space="preserve">hal-00661515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Indicators during Synchronous Tutoring of Practical Work</w:t>
+                <w:t xml:space="preserve">An Indicator-based Approach to Support Teachers’ Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Lekira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th IEEE International Conference on Advanced Learning Technologies (ICALT'11),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Athens - Georgia, United States. pp.568-572</w:t>
+              <w:t xml:space="preserve">The 11th IEEE International Conference on Advanced Learning Technologies (ICALT'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Athens - Gerogia (USA), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661515v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Indicator-based Approach to Support Teachers’ Activities</w:t>
+                <w:t xml:space="preserve">Supporting the Identification of Teachers' Intention through Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Lekira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th IEEE International Conference on Advanced Learning Technologies (ICALT'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Athens - Gerogia (USA), Unknown Region</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Computer Supported Education (CSEDU'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Noordwijkerhout The, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457590v1</w:t>
+                <w:t xml:space="preserve">hal-01457589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators for supporting the regulation process of learners' activities and the teachers' self-regulation process</w:t>
               </w:r>
@@ -1360,51 +1360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE International Conference on Advanced Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Sousse, Tunisia. pp.264-268, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1432,217 +1432,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à l'auto-régulation tutorale</w:t>
+                <w:t xml:space="preserve">Supporting Teacher's Self-regulation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Lekira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Le Mans, France</w:t>
+              <w:t xml:space="preserve">The 9th IEEE International Conference on Advanced Learning Technologies (ICALT'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433933v1</w:t>
+                <w:t xml:space="preserve">hal-01433950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Teacher's Self-regulation Process</w:t>
+                <w:t xml:space="preserve">Aide à l'auto-régulation tutorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Lekira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th IEEE International Conference on Advanced Learning Technologies (ICALT'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433950v1</w:t>
+                <w:t xml:space="preserve">hal-01433933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using and Enhancing a Normalized IMS-LD Description to Support Learners in their Appropriation of a Distance-Learning Curriculum</w:t>
               </w:r>
@@ -1726,122 +1726,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Epiphyte System to Facilitate Students' Perception of a Web-based Distance Learning Curriculum</w:t>
+                <w:t xml:space="preserve">An architecture to support navigation and propose tips within a dedicated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothee Rasseneur</w:t>
+                <w:t xml:space="preserve">Bruno Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tchounikine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tchounikine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Technology Based Higher Education and Training (ITHET'2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Marrakech, Morocco. pp.402--407</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference IEEE/WIC Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Hallifax, Canada. pp.278--284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458039v1</w:t>
+                <w:t xml:space="preserve">hal-01434565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to distance learning curriculum appropriation</w:t>
               </w:r>
@@ -1925,122 +1925,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An architecture to support navigation and propose tips within a dedicated</w:t>
+                <w:t xml:space="preserve">An Epiphyte System to Facilitate Students' Perception of a Web-based Distance Learning Curriculum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Richard</w:t>
+                <w:t xml:space="preserve">Dorothee Rasseneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tchounikine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference IEEE/WIC Web Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Hallifax, Canada. pp.278--284</w:t>
+              <w:t xml:space="preserve">International Conference on Information Technology Based Higher Education and Training (ITHET'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Marrakech, Morocco. pp.402--407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434565v1</w:t>
+                <w:t xml:space="preserve">hal-01458039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarios d'utilisation et conception d'un EIAH, le cas du diagnostic dans PEPITE</w:t>
               </w:r>
@@ -2529,51 +2529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning with virtual agents: Competition and collaboration in AMICO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Rasseneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3037,172 +3037,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, implementation and evaluation of an interface in a Computer Based Learning Environments: the example of PÉPITE</w:t>
+                <w:t xml:space="preserve">Conception, réalisation et évaluation d'interfaces en EIAO : l'exemple de PÉPITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Vivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIEd 97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Kobe, Japan. pp.598-600</w:t>
+              <w:t xml:space="preserve">Actes des 5èmes journées EIAO de Cachan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Cachan, France. pp.37--48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437186v1</w:t>
+                <w:t xml:space="preserve">hal-01437184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, réalisation et évaluation d'interfaces en EIAO : l'exemple de PÉPITE</w:t>
+                <w:t xml:space="preserve">PépiTest, a software to establish the cognitive profile of the students in elementary algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
@@ -3220,181 +3207,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 5èmes journées EIAO de Cachan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Cachan, France. pp.37--48</w:t>
+              <w:t xml:space="preserve">Human Computer Interaction and Educational Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Sozopol, Bulgaria. pp.198-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437184v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PépiTest, a software to establish the cognitive profile of the students in elementary algebra</w:t>
+                <w:t xml:space="preserve">Design, implementation and evaluation of an interface in a Computer Based Learning Environments: the example of PÉPITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Delozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Vivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Computer Interaction and Educational Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Sozopol, Bulgaria. pp.198-206</w:t>
+              <w:t xml:space="preserve">AIEd 97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Kobe, Japan. pp.598-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437219v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3532,77 +3532,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering and Reengineering of Technology Enhanced Learning Scenarios Using Context Awareness Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.I. Pena De Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3693,51 +3693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul d'indicateurs pour HOP3X avec UTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacoboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4162,51 +4162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Despr&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacoboni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Py" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Lekira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delannoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457590v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amine Ouraiba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.78" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Rasseneur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2004.1357480" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Rasseneur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00257176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2003.1215063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;vit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Rasseneur-Coffinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Previt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00257177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2003.1241206" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Pena De Carrillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Despr&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacoboni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Py" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Lekira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delannoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubourg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amine Ouraiba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.78" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433933v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00278459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Rasseneur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2004.1357480" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00257176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2003.1215063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458039v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Rasseneur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;vit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Rasseneur-Coffinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Previt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00257177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2003.1241206" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Pena De Carrillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853637v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Delozanne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>