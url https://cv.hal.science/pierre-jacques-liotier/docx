--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -174,4952 +174,5069 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorination to Convert the Surface of Lignocellulosic Materials from Hydrophilic to Hydrophobic</w:t>
+                <w:t xml:space="preserve">Influence of polar and dispersive liquid–fiber interactions on the saturated and unsaturated in-plane permeability of a basalt fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dumontel</w:t>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Téraube</w:t>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomy Falcon</w:t>
+                <w:t xml:space="preserve">Rami Alawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Bousquet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/surfaces9010003⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 206, pp.109793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2026.109793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471478v1</w:t>
+                <w:t xml:space="preserve">hal-05598402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of concept for manufacturing of composite tapes with household PolyEthylene Terephthalate (PET) as matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mathouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 728, pp.138464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.138464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the surface tension and dispersive and polar components of polymers as a function of temperature for composite manufacturing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Alawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 156, pp.109112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2026.109112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of interfacial adhesion and mechanical performance of flax fiber-based eco-composites through fiber fluorination treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fluorination to Convert the Surface of Lignocellulosic Materials from Hydrophilic to Hydrophobic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dumontel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Téraube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Conchon</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomy Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112228⟩</w:t>
+              <w:t xml:space="preserve">Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/surfaces9010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967997v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new ISO standard for the experimental characterization of in-plane permeability of fibrous reinforcements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Fauster</w:t>
+                <w:t xml:space="preserve">Optimization of interfacial adhesion and mechanical performance of flax fiber-based eco-composites through fiber fluorination treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Téraube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Agopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108592⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 296, pp.112228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802751v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for mesoscale geometry and intra-yarn fiber volume fraction distribution on 3D angle-interlock fabric permeability, International Journal of Multiphase Flow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+                <w:t xml:space="preserve">A new ISO standard for the experimental characterization of in-plane permeability of fibrous reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miro Duhovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Endruweit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewald Fauster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104721⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.art.108592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04547252v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between AFM characterizations and dynamic mechanical testing to assess the ductile-to-brittle transition during ABS photodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Mercoiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 229, pp.110945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the surface energy of a basalt fiber on capillary wicking and in-plane permeability of reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 187, pp.108496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannins as Biobased Molecules for Surface Treatments of Flax Wrapped Rovings for Epoxy/Flax Fabrics Biocomposites: Influence on Mechanical Properties through a Multi-Scale Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composites Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (2), pp.75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcs8020075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining experiments and modelling to predict the competition between liquid spreading and impregnation in porous media for Metal Binder Jetting applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Accounting for mesoscale geometry and intra-yarn fiber volume fraction distribution on 3D angle-interlock fabric permeability, International Journal of Multiphase Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131347⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 173, pp.104721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050122v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04547252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of hydrophobic flax fibers through fluorine plasma treatment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Combining experiments and modelling to predict the competition between liquid spreading and impregnation in porous media for Metal Binder Jetting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthia Divin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155615⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 666, pp.131347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857988v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study on Crystallisation for Virgin and Recycled Polyethylene Terephthalate (PET): Multiscale Effects on Physico-Mechanical Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Elaboration of hydrophobic flax fibers through fluorine plasma treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teraube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Agopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym15234613⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 611 (Part A), pp.155615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342848v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorination of flax fibers for improving the interfacial compatibility of eco-composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study on Crystallisation for Virgin and Recycled Polyethylene Terephthalate (PET): Multiscale Effects on Physico-Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Viora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Téraube</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samar Hajjar-Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2022.e00467⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (23), pp.4613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym15234613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753013v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary pressure contribution in fabrics as a function of fibre volume fraction for Liquid Composite Moulding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.N. Vo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 635, pp.128120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.128120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface energy determination of fibres for Liquid Composite Moulding processes: method to estimate equilibrium contact angles from static and quasi-static data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Fluorination of flax fibers for improving the interfacial compatibility of eco-composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Téraube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Agopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Hajjar-Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125787⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.e00467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2022.e00467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989498v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary wicking in bio-based reinforcements undergoing swelling – Dual scale consideration of porous medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Surface energy determination of fibres for Liquid Composite Moulding processes: method to estimate equilibrium contact angles from static and quasi-static data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W. Garat</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105893⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 611, pp.1-7/125787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541875v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intra-yarn flows on whole 3D woven fabric numerical permeability: from Stokes to Stokes-Darcy simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+                <w:t xml:space="preserve">Capillary wicking in bio-based reinforcements undergoing swelling – Dual scale consideration of porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103349⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, pp.art. 105893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02888000v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane permeability characterization of engineering textiles based on radial flow experiments: A benchmark exercise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Endruweit</w:t>
+                <w:t xml:space="preserve">Influence of intra-yarn flows on whole 3D woven fabric numerical permeability: from Stokes to Stokes-Darcy simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Geoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129, pp.103349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429024v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02888000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of interface formation versus fibres properties in the mechanical behaviour of bio-based composites manufactured by Liquid Composite Molding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kervoelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Tirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 163, pp.86-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.10.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of local capillary effects in porous media as a pressure discontinuity acting on the interface of a transient bi-fluid flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-018-1442-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02015861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific features of flax fibres used to manufacture composite materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-plane permeability characterization of engineering textiles based on radial flow experiments: A benchmark exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aktas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baley</w:t>
+                <w:t xml:space="preserve">S.G. Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Gomina</w:t>
+                <w:t xml:space="preserve">D.C. Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bréard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+                <w:t xml:space="preserve">A. Endruweit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-018-1455-y⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.100-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02015952v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for local capillary effects in two-phase flows with relaxed surface tension formulation in enriched finite elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific features of flax fibres used to manufacture composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Chevalier</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), pp.1023-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-018-1455-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02016311v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02015952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resin infusion-based processes simulation : coupled Stokes-Darcy flows in orthotropic preforms undergoing finite strain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Accounting for local capillary effects in two-phase flows with relaxed surface tension formulation in enriched finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346 (8), pp.617-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-015-1259-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-01577875v1</w:t>
+                <w:t xml:space="preserve">emse-02016311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wicking Tests for Unidirectional Fabrics: Measurements of Capillary Parameters to Evaluate Capillary Pressure in Liquid Composite Molding Processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Resin infusion-based processes simulation : coupled Stokes-Darcy flows in orthotropic preforms undergoing finite strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/55059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (Issue : 1), pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-015-1259-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01577948v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01577875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting and swelling property modifications of elementary flax fibres and their effects on the Liquid Composite Molding process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Wicking Tests for Unidirectional Fabrics: Measurements of Capillary Parameters to Evaluate Capillary Pressure in Liquid Composite Molding Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97, pp.31-40 </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Issue : 119, pp.Article Number: e55059 </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.02.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/55059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01577440v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01577948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensiometric method to reliably assess wetting properties of single fibers with resins: Validation on cellulosic reinforcements for composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Wetting and swelling property modifications of elementary flax fibres and their effects on the Liquid Composite Molding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aart van Vuure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.09.047⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.31-40 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01493401v1</w:t>
+                <w:t xml:space="preserve">emse-01577440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Surface characterisation and wetting properties of single basalt fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carolina Seghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sarasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109, pp.72-81 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.09.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01493427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary wicking in flax fabrics - Effects of swelling in water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Tensiometric method to reliably assess wetting properties of single fibers with resins: Validation on cellulosic reinforcements for composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 498, pp.176-184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.03.050⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 512, pp. 26-33 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.09.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01353693v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01493401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards void formation and permeability predictions in LCM processes: A computational bifluid-solid mechanics framework dealing with capillarity and wetting issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 344 (4-5), pp.236-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01353584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of woven flax fibres reinforcements: Effect of the shear on the in-plane permeability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Capillary wicking in flax fabrics - Effects of swelling in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 498, pp.176-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.03.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998314565411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-01352778v1</w:t>
+                <w:t xml:space="preserve">emse-01353693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of indentation-, impact- and scratch-induced mechanically affected zones in a copper single crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Characterisation of woven flax fibres reinforcements: Effect of the shear on the in-plane permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Maurice</w:t>
+                <w:t xml:space="preserve">Elinor Swery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Valiorgue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+                <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (27), pp.3415-3430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998314565411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">emse-01352766v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01352778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary effects on flax fibers - Modification and characterization of the wetting dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Investigation of indentation-, impact- and scratch-induced mechanically affected zones in a copper single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Juran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.03.010⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (5-6), pp.344-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353509v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01352766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary wicking in a fibrous reinforcement - Orthotropic issues to determine the capillary pressure components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Capillary effects on flax fibers - Modification and characterization of the wetting dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 77, pp.133-141. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.05.031⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 77, pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">emse-01353516v1</w:t>
+                <w:t xml:space="preserve">hal-01353509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the mold on the residual strain field monitored with optical fibers sensors in resin transfer molding processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Capillary wicking in a fibrous reinforcement - Orthotropic issues to determine the capillary pressure components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.133-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.05.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998313501532⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01063663v1</w:t>
+                <w:t xml:space="preserve">emse-01353516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trabecular bone remodelling under pathological conditions based on biochemical and mechanical processes involved in BMU activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the mold on the residual strain field monitored with optical fibers sensors in resin transfer molding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Rossi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Chabrand</w:t>
+                <w:t xml:space="preserve">Marc Waris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.654781⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (21), pp.2589-2601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998313501532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550974v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcracking of composites reinforced by stitched multiaxials subjected to cyclical hygrothermal loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+                <w:t xml:space="preserve">Trabecular bone remodelling under pathological conditions based on biochemical and mechanical processes involved in BMU activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
+                <w:t xml:space="preserve">J.M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Béraud</w:t>
+                <w:t xml:space="preserve">S. Wendling-Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.01.003⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (11), pp.1150-1162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.654781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851257v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Rheological Method to Measure Diffusion Coefficient of Volatile Liquids: Application to Butylmethacrylate in Molten Polyethylene Matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jaques Liotier</w:t>
+                <w:t xml:space="preserve">Microcracking of composites reinforced by stitched multiaxials subjected to cyclical hygrothermal loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Place</w:t>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Chalamet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Majesté</w:t>
+                <w:t xml:space="preserve">Jean-Marc Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.32468⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (4), pp.425-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00850047v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 3D morphology and microcracks in composites reinforced by multi-axial multi-ply stitched preforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">New Rheological Method to Measure Diffusion Coefficient of Volatile Liquids: Application to Butylmethacrylate in Molten Polyethylene Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jaques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Vautrin</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Delisée</w:t>
+                <w:t xml:space="preserve">Yvan Chalamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Majesté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2010.01.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 118 (2), pp.759-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.32468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850041v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Characterization of 3D morphology and microcracks in composites reinforced by multi-axial multi-ply stitched preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jaques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (5), pp.653-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2010.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spongy bone multicellular unit remodelling model: a parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wendling-Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (sup1), pp.173-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255840903091437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5129,4821 +5246,4821 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des propriétés de surface du couple liquide-solide sur la perméabilité du renfort fibreux à deux échelles : la mèche et la préforme fibreuse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Manufacturing fiber reinforced recycled PET Tapes: A Capillarity-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mathouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">ICCM24 - The 24th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167710v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing fiber reinforced recycled PET Tapes: A Capillarity-Based Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence des propriétés de surface du couple liquide-solide sur la perméabilité du renfort fibreux à deux échelles : la mèche et la préforme fibreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM24 - The 24th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232811v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the surface modification of a basalt fiber on the in-plane permeability at two scales: the tow and the fibrous preform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des BPHU : Gestion des déchets composites historiques et fin de vie de composites éco-conçus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Recyclage des Composites - Un nouveau cap pour la course au large</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Sud, Sep 2025, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects – experimental input influence and comparison with experimental output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic wetting of polymers on fibers: effect of temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Alawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'estimation des propriétés de surface de fibres et de polymères dans les conditions d'élaboration de composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Alawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Aged ABS Layers Formed during Long-Wavelength UV Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoDeSt 2024 - 11th conference of the Modification, Degradation, Stabilization of Polymers Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3d Interlock fabrics with capillary effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.321-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04867767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the test liquids nature on the unsaturated permeability of a basalt fabric</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Interface Formation Mechanisms in Fibre Reinforces Thermoplastic Tapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Alawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653745v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Formation Mechanisms in Fibre Reinforces Thermoplastic Tapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of the test liquids nature on the unsaturated permeability of a basalt fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625238v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du mélange d’ABS photo-oxydée et vierge : application au recyclage de l’ABS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint Valéry en Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intra-yarn capillary pressure and permeability assessment with a new suitable device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.570-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04937817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New pet recycling method : manufacture of thermoplastic tape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nouvelle méthode de recyclage du PET : fabrication de tapes thermoplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mathouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653739v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthode de recyclage du PET : fabrication de tapes thermoplastiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">New pet recycling method : manufacture of thermoplastic tape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mathouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676091v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecart à l'idéalité en imprégnation spontanée : effet du liquide test sur les montées capillaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of the Surface Energy of a Basalt Fiber on Capillary Wicking and In-plane Permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157941v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Surface Energy of a Basalt Fiber on Capillary Wicking and In-plane Permeability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Saturated and unsaturated stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Belfast (Northern Ireland), United Kingdom. pp.162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180848v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04871015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturated and unsaturated stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Capillary Pressure Estimation for Different Fibrous Reinforcement/Liquid Couples ; Application to Liquid Composite Molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.H. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Belfast (Northern Ireland), United Kingdom. pp.162</w:t>
+              <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04871015v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary Pressure Estimation for Different Fibrous Reinforcement/Liquid Couples ; Application to Liquid Composite Molding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Study of ABS photo oxidation at long wavelength (λ &gt; 300 nm) using phase separation by solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">34th PDDG Conference - Polymer Degradation Discussion Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219958v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ABS photo oxidation at long wavelength (λ &gt; 300 nm) using phase separation by solvent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence de l’énergie de surface de fibres de basalte sur l’imprégnationspontanée et la perméabilité des tissus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th PDDG Conference - Polymer Degradation Discussion Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192456v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’énergie de surface de fibres de basalte sur l’imprégnationspontanée et la perméabilité des tissus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ecart à l'idéalité en imprégnation spontanée : effet du liquide test sur les montées capillaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157951v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more efficient and environmental friendly flax-based eco-composite through direct F2 fluorination as a compatibilization treatment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Accounting for the variability in 3D interlock fabric permeability through fluid flow simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, EPFL (École Polytechnique Fédérale de Lausanne); Composite Construction laboratory (CCLab); Laboratory for Processing of Advanced Composites (LPAC) - EPFL, Jun 2022, Lauzanne, Switzerland. pp.990 à 997, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716573v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04593308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for the variability in 3D interlock fabric permeability through fluid flow simulations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Towards more efficient and environmental friendly flax-based eco-composite through direct F2 fluorination as a compatibilization treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teraube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Agopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EPFL (École Polytechnique Fédérale de Lausanne); Composite Construction laboratory (CCLab); Laboratory for Processing of Advanced Composites (LPAC) - EPFL, Jun 2022, Lauzanne, Switzerland. pp.990 à 997, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04593308v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des éco-composites à base de fibres de lin plus performants et respectueux de l’environnement grâce à la fluoration directe sous F2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teraube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Agopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hajjar-Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary pressure estimation depending on fabric, liquid and fibre volume fraction for Liquid Composite Moulding (LCM) processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Nhan Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A P1/P1 Finite Element Framework for Taking Into Account Capillary Effects in Biphasic Flow Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05018907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A P1/P1 Finite Element Framework for Taking Into Account Capillary Effects in Biphasic Flow Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress - World Congress on Computational Mechanic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelle pour la simulation numérique de procédés d'élaboration directe par infusion de résine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.N. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05018844v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04920904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.N. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.181</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04920904v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05018844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la formation de l'interface et des propriétés des fibres dans le comportement mécanique de composites bio-sourcés fabriqués par infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kervoelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Tirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of the Dual Scale of Pore Size in Wicking Validation on Carbon Reinforcements and Application to the Swelling of Bio-Based Reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Nhan Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation by wicking tests of capillary pressure as function of temperature for uncured resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623671v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926724v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique des phénomènes capillaires et de mouillage pour l'étude de la formation de macro/micro-porosités dans les procédés d'élaboration par infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche monolithique pour la simulation numérique des procédés d'élaboration de matériaux composites par infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of sheared woven flax fibres reinforcements ; definition of parameters to model complex shape composites part processing by LCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Swery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 16 - 16th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seville, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of sheared woven flax fibres reinforcements; permeability measurements of the orthotropic behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Swery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Flow Processes in Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Twente, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissuration des nouveaux composites multiaxiaux multiplis cousus sous chargements thermiques cycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Quynh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jaques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'étude par microtomographie X de la morphologie de zones de couture dans des matériaux composites renforcés par nappes unidirectionnelles cousues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-J. Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Delisee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malvestio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00295169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la durabilité des matériaux composites renforcés par nappes unidirectionnelles cousues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-J. Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinzième Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Marseille, France. pp.217-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9953,370 +10070,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication de tapes thermoplastiques en PET recyclé : une approche innovante exploitant la capillarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mathouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la dégradation photo-oxydative de l’ABS en service sur sa recyclabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique GFSV - « Spectroscopie vibrationnelle : de la théorie à la pratique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Deauville, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errors in surface energy estimation of fibres for Liquid Composite Moulding processes and potential origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom. , Issu des Proceedings of the 2023 International Conference on Composite Materials, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10326,147 +10443,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent improvements in the analysis and characterization of fiber/matrix interfaces in biocomposites (Chap. 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocomposites in Manufacturing : Properties, Processes and Industrial Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.259-286, 2026, 978-0-443-24720-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-24720-0.00008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10534,51 +10651,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79A64EB2"/>
+    <w:nsid w:val="74D57E90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10765,51 +10882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jacques-liotier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7169-5626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133205622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471478v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumontel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier T&#233;raube" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Falcon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bousquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces9010003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mathouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138464" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alawar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04967997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Agopian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112228" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fauster" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04547252v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104721" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Delarue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Mercoiret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110945" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04747596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108496" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04465213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud TILOUCHE GUERDELLI" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8020075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teraube" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gratier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155615" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Combeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15234613" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2022.e00467" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.128120" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02989498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Geoffre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103349" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aktas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Berg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.10.103" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Andriamananjara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1442-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1455-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevalier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1259-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577948v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55059" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seveno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fuentes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart van Vuure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.02.028" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493401v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.09.047" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S0JFPHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493427v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Seghini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sarasini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.09.065" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWRLGWBT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353584v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8384SK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Swery" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314565411" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352766v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Valiorgue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.03.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW63B1BF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S52V9ND4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.031" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MC897DB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Waris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313501532" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550974v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rossi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Liotier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rossi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wendling-Mansuy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.654781" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851257v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;raud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.01.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850047v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jaques Liotier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Place" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chalamet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.32468" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JC3SM0X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850041v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2010.01.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550984v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903091437" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167710v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05232811v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901366v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05311257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bel Haj Frej" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167756v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681805v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04867767v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653745v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625238v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681798v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04937817v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653739v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157941v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180848v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04871015v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219958v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Vo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192456v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157951v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716573v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Agopian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04593308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836713v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agopian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716617v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018907v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Drapier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522798v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.032" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420706v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018844v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04920904v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420767v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443422v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002059v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623671v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926724v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514282v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400461v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708864v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070617v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597089v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Quynh Nguyen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295169v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Liotier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Delisee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvestio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294578v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. B&#233;raud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henrat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167721v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192004v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219983v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05337497v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24720-0.00008-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jacques-liotier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7169-5626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133205622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05598402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alawar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2026.109793" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mathouillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138464" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109112" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumontel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier T&#233;raube" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Falcon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bousquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces9010003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04967997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Agopian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112228" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Delarue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Mercoiret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110945" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04747596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108496" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04465213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud TILOUCHE GUERDELLI" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8020075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04547252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104721" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teraube" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gratier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155615" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Combeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15234613" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.128120" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2022.e00467" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02989498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125787" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Geoffre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103349" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.10.103" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015861v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Andriamananjara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1442-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aktas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Berg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1455-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016311v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1259-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55059" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577440v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seveno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fuentes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart van Vuure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.02.028" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493427v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Seghini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sarasini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.09.065" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWRLGWBT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.09.047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S0JFPHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8384SK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353693v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.050" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352778v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Swery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314565411" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352766v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Valiorgue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.03.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW63B1BF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353509v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S52V9ND4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353516v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MC897DB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063663v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Waris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313501532" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rossi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Liotier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rossi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wendling-Mansuy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.654781" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851257v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;raud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.01.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850047v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jaques Liotier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Place" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chalamet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.32468" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JC3SM0X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850041v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2010.01.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903091437" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05232811v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167710v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05311257v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bel Haj Frej" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167756v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681805v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04867767v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625238v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653745v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681798v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04937817v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676091v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653739v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180848v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04871015v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219958v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Vo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192456v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157951v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157941v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04593308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716573v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Agopian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agopian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716617v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018907v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Drapier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522798v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.032" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420706v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04920904v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018844v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420767v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443422v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002059v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926724v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623671v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514282v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400461v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708864v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070617v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Quynh Nguyen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295169v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Liotier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Delisee" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvestio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294578v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. B&#233;raud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henrat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167721v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192004v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05337497v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24720-0.00008-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>