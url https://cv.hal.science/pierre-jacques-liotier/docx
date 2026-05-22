--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -208,1316 +208,1316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polar and dispersive liquid–fiber interactions on the saturated and unsaturated in-plane permeability of a basalt fabric</w:t>
+                <w:t xml:space="preserve">Fluorination to Convert the Surface of Lignocellulosic Materials from Hydrophilic to Hydrophobic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ravel</w:t>
+                <w:t xml:space="preserve">Alexandre Dumontel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+                <w:t xml:space="preserve">Olivier Téraube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Alawar</w:t>
+                <w:t xml:space="preserve">Tomy Falcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angélique Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2026.109793⟩</w:t>
+              <w:t xml:space="preserve">Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/surfaces9010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598402v1</w:t>
+                <w:t xml:space="preserve">hal-05471478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of concept for manufacturing of composite tapes with household PolyEthylene Terephthalate (PET) as matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mathouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 728, pp.138464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.138464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the surface tension and dispersive and polar components of polymers as a function of temperature for composite manufacturing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Alawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 156, pp.109112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2026.109112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorination to Convert the Surface of Lignocellulosic Materials from Hydrophilic to Hydrophobic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dumontel</w:t>
+                <w:t xml:space="preserve">Influence of polar and dispersive liquid–fiber interactions on the saturated and unsaturated in-plane permeability of a basalt fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Téraube</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rami Alawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 9 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 206, pp.109793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/surfaces9010003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2026.109793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471478v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of interfacial adhesion and mechanical performance of flax fiber-based eco-composites through fiber fluorination treatment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new ISO standard for the experimental characterization of in-plane permeability of fibrous reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Agopian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+                <w:t xml:space="preserve">David May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Conchon</w:t>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miro Duhovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Endruweit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewald Fauster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112228⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.art.108592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967997v1</w:t>
+                <w:t xml:space="preserve">hal-04802751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new ISO standard for the experimental characterization of in-plane permeability of fibrous reinforcements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miro Duhovic</w:t>
+                <w:t xml:space="preserve">Optimization of interfacial adhesion and mechanical performance of flax fiber-based eco-composites through fiber fluorination treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Téraube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Endruweit</w:t>
+                <w:t xml:space="preserve">Jean-Charles Agopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewald Fauster</w:t>
+                <w:t xml:space="preserve">Pierre Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.art.108592. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 296, pp.112228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802751v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between AFM characterizations and dynamic mechanical testing to assess the ductile-to-brittle transition during ABS photodegradation</w:t>
+                <w:t xml:space="preserve">Accounting for mesoscale geometry and intra-yarn fiber volume fraction distribution on 3D angle-interlock fabric permeability, International Journal of Multiphase Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Morgan Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110945⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 173, pp.104721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681813v1</w:t>
+                <w:t xml:space="preserve">emse-04547252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the surface energy of a basalt fiber on capillary wicking and in-plane permeability of reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 187, pp.108496. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tannins as Biobased Molecules for Surface Treatments of Flax Wrapped Rovings for Epoxy/Flax Fabrics Biocomposites: Influence on Mechanical Properties through a Multi-Scale Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between AFM characterizations and dynamic mechanical testing to assess the ductile-to-brittle transition during ABS photodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lacoste</w:t>
+                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Perrin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Laurine Mercoiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (2), pp.75. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229, pp.110945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcs8020075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465213v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for mesoscale geometry and intra-yarn fiber volume fraction distribution on 3D angle-interlock fabric permeability, International Journal of Multiphase Flow</w:t>
+                <w:t xml:space="preserve">Tannins as Biobased Molecules for Surface Treatments of Flax Wrapped Rovings for Epoxy/Flax Fabrics Biocomposites: Influence on Mechanical Properties through a Multi-Scale Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Cataldi</w:t>
+                <w:t xml:space="preserve">Khouloud TILOUCHE GUERDELLI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 173, pp.104721. </w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcs8020075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04547252v1</w:t>
+                <w:t xml:space="preserve">hal-04465213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining experiments and modelling to predict the competition between liquid spreading and impregnation in porous media for Metal Binder Jetting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthia Divin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1620,77 +1620,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teraube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Agopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 611 (Part A), pp.155615. </w:t>
@@ -1754,77 +1754,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (23), pp.4613. </w:t>
@@ -1856,321 +1856,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary pressure contribution in fabrics as a function of fibre volume fraction for Liquid Composite Moulding processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorination of flax fibers for improving the interfacial compatibility of eco-composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Téraube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Agopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.N. Vo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samar Hajjar-Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.128120⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.e00467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2022.e00467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518822v1</w:t>
+                <w:t xml:space="preserve">hal-03753013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorination of flax fibers for improving the interfacial compatibility of eco-composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Capillary pressure contribution in fabrics as a function of fibre volume fraction for Liquid Composite Moulding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33, pp.e00467. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 635, pp.128120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2022.e00467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.128120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753013v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface energy determination of fibres for Liquid Composite Moulding processes: method to estimate equilibrium contact angles from static and quasi-static data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2247,64 +2247,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary wicking in bio-based reinforcements undergoing swelling – Dual scale consideration of porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.N. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,64 +2394,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of intra-yarn flows on whole 3D woven fabric numerical permeability: from Stokes to Stokes-Darcy simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2509,745 +2509,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02888000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of interface formation versus fibres properties in the mechanical behaviour of bio-based composites manufactured by Liquid Composite Molding processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-plane permeability characterization of engineering textiles based on radial flow experiments: A benchmark exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+                <w:t xml:space="preserve">D. May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kervoelen</w:t>
+                <w:t xml:space="preserve">A. Aktas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Tirillo</w:t>
+                <w:t xml:space="preserve">S.G. Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Endruweit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.10.103⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.100-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425054v1</w:t>
+                <w:t xml:space="preserve">hal-02429024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of local capillary effects in porous media as a pressure discontinuity acting on the interface of a transient bi-fluid flow</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Role of interface formation versus fibres properties in the mechanical behaviour of bio-based composites manufactured by Liquid Composite Molding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kervoelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Tirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp.86-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.10.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-018-1442-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-02015861v1</w:t>
+                <w:t xml:space="preserve">hal-02425054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane permeability characterization of engineering textiles based on radial flow experiments: A benchmark exercise</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modeling of local capillary effects in porous media as a pressure discontinuity acting on the interface of a transient bi-fluid flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Endruweit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 121, pp.100-114. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-018-1442-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429024v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02015861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific features of flax fibres used to manufacture composite materials</w:t>
+                <w:t xml:space="preserve">Accounting for local capillary effects in two-phase flows with relaxed surface tension formulation in enriched finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baley</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">Loïc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-018-1455-y⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346 (8), pp.617-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02015952v1</w:t>
+                <w:t xml:space="preserve">emse-02016311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for local capillary effects in two-phase flows with relaxed surface tension formulation in enriched finite elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific features of flax fibres used to manufacture composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Chevalier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 346 (8), pp.617-633. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), pp.1023-1052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-018-1455-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02016311v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02015952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resin infusion-based processes simulation : coupled Stokes-Darcy flows in orthotropic preforms undergoing finite strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3288,1955 +3288,1967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01577875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wicking Tests for Unidirectional Fabrics: Measurements of Capillary Parameters to Evaluate Capillary Pressure in Liquid Composite Molding Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tensiometric method to reliably assess wetting properties of single fibers with resins: Validation on cellulosic reinforcements for composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Issue : 119, pp.Article Number: e55059 </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 512, pp. 26-33 </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/55059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.09.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01577948v1</w:t>
+                <w:t xml:space="preserve">emse-01493401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting and swelling property modifications of elementary flax fibres and their effects on the Liquid Composite Molding process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Wicking Tests for Unidirectional Fabrics: Measurements of Capillary Parameters to Evaluate Capillary Pressure in Liquid Composite Molding Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.02.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Issue : 119, pp.Article Number: e55059 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/55059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01577440v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01577948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Surface characterisation and wetting properties of single basalt fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carolina Seghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Sarasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109, pp.72-81 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.09.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01493427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensiometric method to reliably assess wetting properties of single fibers with resins: Validation on cellulosic reinforcements for composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Wetting and swelling property modifications of elementary flax fibres and their effects on the Liquid Composite Molding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aart van Vuure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.09.047⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.31-40 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01493401v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01577440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards void formation and permeability predictions in LCM processes: A computational bifluid-solid mechanics framework dealing with capillarity and wetting issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 344 (4-5), pp.236-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01353584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary wicking in flax fabrics - Effects of swelling in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 498, pp.176-184. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.03.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01353693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of woven flax fibres reinforcements: Effect of the shear on the in-plane permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Swery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (27), pp.3415-3430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0021998314565411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01352778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of indentation-, impact- and scratch-induced mechanically affected zones in a copper single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Juran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 343 (5-6), pp.344-353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01352766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary effects on flax fibers - Modification and characterization of the wetting dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 77, pp.257-265. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary wicking in a fibrous reinforcement - Orthotropic issues to determine the capillary pressure components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 77, pp.133-141. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.05.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01353516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the mold on the residual strain field monitored with optical fibers sensors in resin transfer molding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Waris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (21), pp.2589-2601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0021998313501532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trabecular bone remodelling under pathological conditions based on biochemical and mechanical processes involved in BMU activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wendling-Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (11), pp.1150-1162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2012.654781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcracking of composites reinforced by stitched multiaxials subjected to cyclical hygrothermal loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 42 (4), pp.425-437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Rheological Method to Measure Diffusion Coefficient of Volatile Liquids: Application to Butylmethacrylate in Molten Polyethylene Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jaques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chalamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Majesté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 118 (2), pp.759-763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.32468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 3D morphology and microcracks in composites reinforced by multi-axial multi-ply stitched preforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jaques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41 (5), pp.653-662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2010.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spongy bone multicellular unit remodelling model: a parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wendling-Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (sup1), pp.173-174. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255840903091437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5246,3639 +5258,3639 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing fiber reinforced recycled PET Tapes: A Capillarity-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mathouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM24 - The 24th International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des propriétés de surface du couple liquide-solide sur la perméabilité du renfort fibreux à deux échelles : la mèche et la préforme fibreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the surface modification of a basalt fiber on the in-plane permeability at two scales: the tow and the fibrous preform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des BPHU : Gestion des déchets composites historiques et fin de vie de composites éco-conçus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bel Haj Frej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Recyclage des Composites - Un nouveau cap pour la course au large</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Sud, Sep 2025, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects – experimental input influence and comparison with experimental output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic wetting of polymers on fibers: effect of temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Alawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPCM 16 - 16th International Conference on Flow Processes in Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khalifa University, Jan 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'estimation des propriétés de surface de fibres et de polymères dans les conditions d'élaboration de composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Alawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Aged ABS Layers Formed during Long-Wavelength UV Exposure</w:t>
+                <w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3d Interlock fabrics with capillary effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Morgan Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDeSt 2024 - 11th conference of the Modification, Degradation, Stabilization of Polymers Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.321-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681805v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04867767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stokes-darcy fluid flow simulations within 3d Interlock fabrics with capillary effects</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterisation of Aged ABS Layers Formed during Long-Wavelength UV Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.321-327</w:t>
+              <w:t xml:space="preserve">MoDeSt 2024 - 11th conference of the Modification, Degradation, Stabilization of Polymers Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04867767v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Formation Mechanisms in Fibre Reinforces Thermoplastic Tapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Alawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the test liquids nature on the unsaturated permeability of a basalt fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du mélange d’ABS photo-oxydée et vierge : application au recyclage de l’ABS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint Valéry en Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intra-yarn capillary pressure and permeability assessment with a new suitable device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.570-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04937817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthode de recyclage du PET : fabrication de tapes thermoplastiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">New pet recycling method : manufacture of thermoplastic tape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mathouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676091v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New pet recycling method : manufacture of thermoplastic tape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nouvelle méthode de recyclage du PET : fabrication de tapes thermoplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mathouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653739v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Surface Energy of a Basalt Fiber on Capillary Wicking and In-plane Permeability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ecart à l'idéalité en imprégnation spontanée : effet du liquide test sur les montées capillaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180848v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturated and unsaturated stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of the Surface Energy of a Basalt Fiber on Capillary Wicking and In-plane Permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Belfast (Northern Ireland), United Kingdom. pp.162</w:t>
+              <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04871015v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary Pressure Estimation for Different Fibrous Reinforcement/Liquid Couples ; Application to Liquid Composite Molding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Saturated and unsaturated stokes-darcy fluid flow simulations within 3D interlock fabrics with capillary effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Belfast (Northern Ireland), United Kingdom. pp.162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219958v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04871015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ABS photo oxidation at long wavelength (λ &gt; 300 nm) using phase separation by solvent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Capillary Pressure Estimation for Different Fibrous Reinforcement/Liquid Couples ; Application to Liquid Composite Molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.H. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th PDDG Conference - Polymer Degradation Discussion Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192456v1</w:t>
+                <w:t xml:space="preserve">hal-04219958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’énergie de surface de fibres de basalte sur l’imprégnationspontanée et la perméabilité des tissus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Study of ABS photo oxidation at long wavelength (λ &gt; 300 nm) using phase separation by solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">34th PDDG Conference - Polymer Degradation Discussion Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157951v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecart à l'idéalité en imprégnation spontanée : effet du liquide test sur les montées capillaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence de l’énergie de surface de fibres de basalte sur l’imprégnationspontanée et la perméabilité des tissus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157941v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for the variability in 3D interlock fabric permeability through fluid flow simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPFL (École Polytechnique Fédérale de Lausanne); Composite Construction laboratory (CCLab); Laboratory for Processing of Advanced Composites (LPAC) - EPFL, Jun 2022, Lauzanne, Switzerland. pp.990 à 997, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04593308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards more efficient and environmental friendly flax-based eco-composite through direct F2 fluorination as a compatibilization treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teraube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Agopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des éco-composites à base de fibres de lin plus performants et respectueux de l’environnement grâce à la fluoration directe sous F2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teraube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Agopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hajjar-Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary pressure estimation depending on fabric, liquid and fibre volume fraction for Liquid Composite Moulding (LCM) processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Nhan Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A P1/P1 Finite Element Framework for Taking Into Account Capillary Effects in Biphasic Flow Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05018907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A P1/P1 Finite Element Framework for Taking Into Account Capillary Effects in Biphasic Flow Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress - World Congress on Computational Mechanic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelle pour la simulation numérique de procédés d'élaboration directe par infusion de résine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420706v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04920904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.N. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.181</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04920904v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05018844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Approche multi-échelle pour la simulation numérique de procédés d'élaboration directe par infusion de résine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H.N. Vo</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05018844v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la formation de l'interface et des propriétés des fibres dans le comportement mécanique de composites bio-sourcés fabriqués par infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kervoelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Tirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of the Dual Scale of Pore Size in Wicking Validation on Carbon Reinforcements and Application to the Swelling of Bio-Based Reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Nhan Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8897,1170 +8909,1170 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation by wicking tests of capillary pressure as function of temperature for uncured resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique des phénomènes capillaires et de mouillage pour l'étude de la formation de macro/micro-porosités dans les procédés d'élaboration par infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche monolithique pour la simulation numérique des procédés d'élaboration de matériaux composites par infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of sheared woven flax fibres reinforcements ; definition of parameters to model complex shape composites part processing by LCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Swery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 16 - 16th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seville, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of sheared woven flax fibres reinforcements; permeability measurements of the orthotropic behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Swery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Flow Processes in Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Twente, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissuration des nouveaux composites multiaxiaux multiplis cousus sous chargements thermiques cycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Quynh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jaques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'étude par microtomographie X de la morphologie de zones de couture dans des matériaux composites renforcés par nappes unidirectionnelles cousues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-J. Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Delisee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malvestio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00295169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la durabilité des matériaux composites renforcés par nappes unidirectionnelles cousues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-J. Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinzième Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Marseille, France. pp.217-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10070,520 +10082,520 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication de tapes thermoplastiques en PET recyclé : une approche innovante exploitant la capillarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mathouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la dégradation photo-oxydative de l’ABS en service sur sa recyclabilité</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Errors in surface energy estimation of fibres for Liquid Composite Moulding processes and potential origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique GFSV - « Spectroscopie vibrationnelle : de la théorie à la pratique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Deauville, France. 2023</w:t>
+              <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom. , Issu des Proceedings of the 2023 International Conference on Composite Materials, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192004v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errors in surface energy estimation of fibres for Liquid Composite Moulding processes and potential origins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la dégradation photo-oxydative de l’ABS en service sur sa recyclabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom. , Issu des Proceedings of the 2023 International Conference on Composite Materials, 2023</w:t>
+              <w:t xml:space="preserve">Ecole thématique GFSV - « Spectroscopie vibrationnelle : de la théorie à la pratique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Deauville, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219983v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent improvements in the analysis and characterization of fiber/matrix interfaces in biocomposites (Chap. 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocomposites in Manufacturing : Properties, Processes and Industrial Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.259-286, 2026, 978-0-443-24720-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-24720-0.00008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId259"/>
+      <w:footerReference w:type="default" r:id="rId260"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10651,51 +10663,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74D57E90"/>
+    <w:nsid w:val="AD1A99F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10882,51 +10894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jacques-liotier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7169-5626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133205622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05598402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alawar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2026.109793" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mathouillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138464" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109112" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumontel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier T&#233;raube" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Falcon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bousquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces9010003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04967997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Agopian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112228" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Delarue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Mercoiret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110945" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04747596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108496" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04465213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud TILOUCHE GUERDELLI" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8020075" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04547252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104721" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teraube" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gratier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155615" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Combeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15234613" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.128120" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2022.e00467" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02989498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125787" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Geoffre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103349" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.10.103" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015861v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Andriamananjara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1442-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aktas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Berg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1455-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016311v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1259-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55059" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577440v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seveno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fuentes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart van Vuure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.02.028" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493427v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Seghini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sarasini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.09.065" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWRLGWBT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.09.047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S0JFPHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8384SK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353693v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.050" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352778v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Swery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314565411" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352766v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Valiorgue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.03.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW63B1BF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353509v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S52V9ND4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353516v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MC897DB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063663v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Waris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313501532" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rossi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Liotier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rossi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wendling-Mansuy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.654781" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851257v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;raud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.01.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850047v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jaques Liotier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Place" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chalamet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.32468" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JC3SM0X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850041v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2010.01.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903091437" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05232811v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167710v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901366v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05311257v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bel Haj Frej" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167756v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681805v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04867767v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625238v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653745v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681798v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04937817v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676091v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653739v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180848v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04871015v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219958v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Vo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192456v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157951v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157941v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04593308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716573v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Agopian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agopian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716617v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018907v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Drapier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522798v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.032" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420706v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04920904v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018844v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420767v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443422v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002059v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926724v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623671v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514282v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400461v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708864v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070617v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Quynh Nguyen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295169v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Liotier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Delisee" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvestio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294578v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. B&#233;raud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henrat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167721v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192004v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05337497v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24720-0.00008-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-jacques-liotier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7169-5626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133205622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471478v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dumontel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier T&#233;raube" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Falcon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bousquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/surfaces9010003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05301125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mathouillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.138464" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alawar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05598402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2026.109793" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04802751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Duhovic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Fauster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108592" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04967997v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Agopian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112228" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04547252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cataldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104721" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04747596v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108496" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Delarue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Mercoiret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110945" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04465213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud TILOUCHE GUERDELLI" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8020075" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teraube" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gratier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155615" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Combeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15234613" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753013v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2022.e00467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.128120" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02989498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125787" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Geoffre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103349" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aktas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Advani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Berg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.03.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.10.103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Andriamananjara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1442-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016311v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevalier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1455-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1259-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.09.047" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S0JFPHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577948v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55059" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493427v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Seghini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sarasini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.09.065" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWRLGWBT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577440v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seveno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fuentes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart van Vuure" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.02.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5PXVW3G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8384SK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.050" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352778v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Swery" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314565411" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352766v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Valiorgue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.03.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW63B1BF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353509v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S52V9ND4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353516v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.031" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MC897DB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063663v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Waris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313501532" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550974v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rossi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Liotier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rossi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wendling-Mansuy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.654781" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc B&#233;raud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.01.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jaques Liotier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Place" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chalamet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.32468" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JC3SM0X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2010.01.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550984v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903091437" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05232811v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167710v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901366v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05311257v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bel Haj Frej" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901165v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04901156v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167756v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04867767v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mathurin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625238v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653745v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04681798v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04937817v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653739v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157941v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180848v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04871015v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219958v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Vo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192456v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157951v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04593308v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716573v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Agopian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836713v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agopian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018907v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Drapier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522798v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04920904v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018844v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420767v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443422v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002059v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623671v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514282v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400461v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708864v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070617v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597089v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Quynh Nguyen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295169v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Liotier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Delisee" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvestio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294578v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. B&#233;raud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henrat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167721v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192004v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05337497v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-24720-0.00008-6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>