--- v0 (2026-03-11)
+++ v1 (2026-04-05)
@@ -224,158 +224,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Saint-Augustin à corps perdu », in Alkemie, revue semestrielle francophone de littérature et philosophie, n°12 (les Mots), Paris, Classiques Garnier, Mihaela Stanişor (éd.), juillet 2013, p. 275-279.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Carnation Pink to the Rising of a World (de l'incarnat au surgissement d'un monde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogue de l’exposition de Jean-Paul Mauny</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861446v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01592314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -481,303 +481,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shakespeare's Labyrinths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanian Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moins de syntaxe, plus de pulsions: les enjeux de l'écriture à l'ère du du numérique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Shakespeare's Labyrinths</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sentiment de la Nature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of English Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Revue Possibles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 29, pp.89-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'Une Supériorité Anglaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luvah</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206895v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04166689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Imaginaire Labyrinthique de Shakespeare.</w:t>
               </w:r>
@@ -964,165 +964,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modernist Concerns and Greek and Latin Culture: T.S. Eliot's Mythical Method in the Novels of T.C Wolfe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une question d'équilibre: Nietzsche et le monde phénoménal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586831v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01586823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes sur le silence et l'élégie.</w:t>
               </w:r>
@@ -1171,510 +1171,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Immanence et formes enchâssées (Shakespeare à la lumière de Nietzsche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Monde et les mots de Ted Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Héroïque amour du destin (Shakespeare et Nietzsche)</w:t>
+                <w:t xml:space="preserve">L'Être du labyrinthe (sur Hamlet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861462v1</w:t>
+                <w:t xml:space="preserve">hal-01861461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Être du labyrinthe (sur Hamlet)</w:t>
+                <w:t xml:space="preserve">L'Héroïque amour du destin (Shakespeare et Nietzsche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861461v1</w:t>
+                <w:t xml:space="preserve">hal-01861462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare, Nietzsche’s Contemporary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparatio : Zeitschrift für Vergleichende Literatur-wissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macbeth ou l’ontologie noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Obsession of Whiteness in the Work of Kenneth White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-CRIT Langues, Littératures, Images : Cahiers de Recherches Interdisciplinaires et Transculturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861474v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01861470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et mémoire dans Of Time and the River de Thomas Clayton Wolfe</w:t>
               </w:r>
@@ -3881,51 +3881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jamet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592313v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861446v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351205v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clayton Wolfe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05536181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jamet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592313v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592314v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861446v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493914v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206895v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clayton Wolfe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05536181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>