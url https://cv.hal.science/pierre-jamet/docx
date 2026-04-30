--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -66,410 +66,410 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages imaginaires&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une certaine quantité d'inconnu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de RICHARDSON, Edmund, Classical Victorians, in Dialogues d’histoire ancienne n°40/2, Antonio Gonzales (éd.), Besançon, Presses Universitaires de Franche-Comté, 2014, p. 371-321.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Saint-Augustin à corps perdu », in Alkemie, revue semestrielle francophone de littérature et philosophie, n°12 (les Mots), Paris, Classiques Garnier, Mihaela Stanişor (éd.), juillet 2013, p. 275-279.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Carnation Pink to the Rising of a World (de l'incarnat au surgissement d'un monde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogue de l’exposition de Jean-Paul Mauny</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861446v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-05307324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -619,165 +619,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D'Une Supériorité Anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luvah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Sentiment de la Nature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Possibles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 29, pp.89-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166689v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04206895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Imaginaire Labyrinthique de Shakespeare.</w:t>
               </w:r>
@@ -1447,234 +1447,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Obsession of Whiteness in the Work of Kenneth White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-CRIT Langues, Littératures, Images : Cahiers de Recherches Interdisciplinaires et Transculturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shakespeare, Nietzsche’s Contemporary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparatio : Zeitschrift für Vergleichende Literatur-wissenschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macbeth ou l’ontologie noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861470v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01861474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et mémoire dans Of Time and the River de Thomas Clayton Wolfe</w:t>
               </w:r>
@@ -2527,165 +2527,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shakespeare as Educator in The Tempest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paideia e Humanitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La guerre, la ruse, le « degree » dans Henry V, de Shakespeare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser et dire la ruse de guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861565v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01861521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feritas et animalitas (corps et violence dans &amp;quot;La tempête&amp;quot; de Shakespeare)</w:t>
               </w:r>
@@ -3881,51 +3881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jamet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592313v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592314v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861446v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493914v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206895v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clayton Wolfe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861565v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861521v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05536181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jamet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493899v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493914v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clayton Wolfe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05536181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>