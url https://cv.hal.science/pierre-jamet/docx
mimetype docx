--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -619,165 +619,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Sentiment de la Nature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Possibles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 29, pp.89-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D'Une Supériorité Anglaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luvah</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206895v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04166689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Imaginaire Labyrinthique de Shakespeare.</w:t>
               </w:r>
@@ -1309,372 +1309,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Être du labyrinthe (sur Hamlet)</w:t>
+                <w:t xml:space="preserve">L'Héroïque amour du destin (Shakespeare et Nietzsche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861461v1</w:t>
+                <w:t xml:space="preserve">hal-01861462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Héroïque amour du destin (Shakespeare et Nietzsche)</w:t>
+                <w:t xml:space="preserve">L'Être du labyrinthe (sur Hamlet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861462v1</w:t>
+                <w:t xml:space="preserve">hal-01861461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare, Nietzsche’s Contemporary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparatio : Zeitschrift für Vergleichende Literatur-wissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macbeth ou l’ontologie noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Obsession of Whiteness in the Work of Kenneth White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-CRIT Langues, Littératures, Images : Cahiers de Recherches Interdisciplinaires et Transculturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861474v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01861470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et mémoire dans Of Time and the River de Thomas Clayton Wolfe</w:t>
               </w:r>
@@ -3881,51 +3881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jamet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493899v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493914v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clayton Wolfe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05536181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jamet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493899v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493914v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206895v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clayton Wolfe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05536181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>